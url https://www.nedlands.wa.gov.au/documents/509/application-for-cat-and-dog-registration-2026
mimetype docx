--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63F0003E" w14:textId="605A0D22" w:rsidR="00FF7B41" w:rsidRPr="00CA2D2E" w:rsidRDefault="008E2B84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F000C8" wp14:editId="61A6CBF0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2758937</wp:posOffset>
                 </wp:positionH>
@@ -763,93 +763,92 @@
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableGrid"/>
                               <w:tblW w:w="2051" w:type="dxa"/>
                               <w:tblInd w:w="137" w:type="dxa"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="341"/>
                               <w:gridCol w:w="342"/>
                               <w:gridCol w:w="342"/>
                               <w:gridCol w:w="342"/>
                               <w:gridCol w:w="342"/>
                               <w:gridCol w:w="342"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w14:paraId="68906590" w14:textId="77777777" w:rsidTr="00984550">
                               <w:trPr>
                                 <w:trHeight w:val="351"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="341" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0E1CA787" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                                <w:p w14:paraId="0E1CA787" w14:textId="76504BD4" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="342" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7C539D56" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                                <w:p w14:paraId="7C539D56" w14:textId="017A013A" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="00C21A54">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="342" w:type="dxa"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="2EC7EE65" w14:textId="408DAF44" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="342" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2EC7EE65" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
-[...13 lines deleted...]
-                                <w:p w14:paraId="47115FCC" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                                <w:p w14:paraId="47115FCC" w14:textId="16898917" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="342" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="0094FD6A" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
@@ -1339,93 +1338,92 @@
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableGrid"/>
                         <w:tblW w:w="2051" w:type="dxa"/>
                         <w:tblInd w:w="137" w:type="dxa"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="341"/>
                         <w:gridCol w:w="342"/>
                         <w:gridCol w:w="342"/>
                         <w:gridCol w:w="342"/>
                         <w:gridCol w:w="342"/>
                         <w:gridCol w:w="342"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w14:paraId="68906590" w14:textId="77777777" w:rsidTr="00984550">
                         <w:trPr>
                           <w:trHeight w:val="351"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="341" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0E1CA787" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                          <w:p w14:paraId="0E1CA787" w14:textId="76504BD4" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="342" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7C539D56" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
-[...1 lines deleted...]
-                              <w:jc w:val="center"/>
+                          <w:p w14:paraId="7C539D56" w14:textId="017A013A" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="00C21A54">
+                            <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="342" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2EC7EE65" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                          <w:p w14:paraId="2EC7EE65" w14:textId="408DAF44" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="342" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="47115FCC" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
+                          <w:p w14:paraId="47115FCC" w14:textId="16898917" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="342" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="0094FD6A" w14:textId="77777777" w:rsidR="009F6DC3" w:rsidRPr="00CC5342" w:rsidRDefault="009F6DC3" w:rsidP="009F6DC3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
@@ -2439,51 +2437,51 @@
                       </w:pPr>
                       <w:r w:rsidRPr="00EB76C8">
                         <w:rPr>
                           <w:noProof/>
                           <w:sz w:val="18"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63F00248" wp14:editId="63F00249">
                             <wp:extent cx="438150" cy="1157969"/>
                             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                             <wp:docPr id="105" name="Picture 4"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 4"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId13">
                                       <a:duotone>
                                         <a:schemeClr val="accent3">
                                           <a:shade val="45000"/>
                                           <a:satMod val="135000"/>
                                         </a:schemeClr>
                                         <a:prstClr val="white"/>
                                       </a:duotone>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="438150" cy="1157969"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
@@ -2986,57 +2984,57 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="279" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F0004D" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0004C" w14:textId="66B7ACDA" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F0004C" w14:textId="671C1392" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="0031429C">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
-              <w:ind w:left="284" w:right="1274"/>
+              <w:ind w:right="1274"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F0004E" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="004C7CDA" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0004F" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
@@ -3071,74 +3069,74 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="279" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F00051" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00050" w14:textId="2F6F0741" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F00050" w14:textId="20333244" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F00053" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00052" w14:textId="0873FEEB" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F00052" w14:textId="1F9B3454" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00054" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="004C7CDA" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:pStyle w:val="Header"/>
@@ -3306,51 +3304,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Attach Copy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5245" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F0005E" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0005C" w14:textId="51761D35" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F0005C" w14:textId="1A624F46" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:ind w:left="284"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F0005D" w14:textId="3B4B56DE" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:ind w:left="284"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F0005F" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="004C7CDA" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
@@ -3390,51 +3388,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F00061" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00FF7B41" w:rsidP="00AD2814">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C200D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00062" w14:textId="2CDE0FA1" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00EF63F2" w:rsidP="00AD2814">
+          <w:p w14:paraId="63F00062" w14:textId="4887DFA2" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00EF63F2" w:rsidP="00AD2814">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r w:rsidR="0004320D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3486,51 +3484,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Full Name:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5245" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F00068" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00067" w14:textId="42283792" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F00067" w14:textId="275C48D1" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00069" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="007056B0" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
@@ -3568,92 +3566,85 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="279" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F0006C" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0006B" w14:textId="4FB2FBE5" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F0006B" w14:textId="24D57FCA" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F0006E" w14:textId="77777777" w:rsidTr="00E72BDE">
         <w:trPr>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0006D" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
+          <w:p w14:paraId="63F0006D" w14:textId="2D942500" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4253"/>
               </w:tabs>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F0006F" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F00070" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="007056B0" w:rsidRDefault="00FF7B41" w:rsidP="003C59ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007056B0">
         <w:rPr>
@@ -3680,71 +3671,79 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63F00071" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00FF7B41" w:rsidP="00AD2814">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C200D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00072" w14:textId="207654DD" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00FF7B41" w:rsidP="00AD2814">
+          <w:p w14:paraId="63F00072" w14:textId="28F1F054" w:rsidR="00FF7B41" w:rsidRPr="00E37BB1" w:rsidRDefault="00FF7B41" w:rsidP="00AD2814">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C200D0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r w:rsidR="004B3978">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C21A54" w:rsidRPr="00C21A54">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>0407 938 975</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00074" w14:textId="77777777" w:rsidR="00F95840" w:rsidRDefault="00F95840" w:rsidP="003C59ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F00075" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00AF42D6" w:rsidP="00FF7B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5005,51 +5004,51 @@
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="en-AU"/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63F0024A" wp14:editId="63F0024B">
                                   <wp:extent cx="859148" cy="480644"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="12" name="Picture 12" descr="http://intranet/sites/default/files/Blue%20Stacked%20-%20HiRes.jpg"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="http://intranet/sites/default/files/Blue%20Stacked%20-%20HiRes.jpg"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId13"/>
+                                          <a:blip r:embed="rId14"/>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="874106" cy="489012"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="9525">
                                             <a:noFill/>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
@@ -5083,51 +5082,51 @@
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63F0024A" wp14:editId="63F0024B">
                             <wp:extent cx="859148" cy="480644"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="12" name="Picture 12" descr="http://intranet/sites/default/files/Blue%20Stacked%20-%20HiRes.jpg"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 2" descr="http://intranet/sites/default/files/Blue%20Stacked%20-%20HiRes.jpg"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId13"/>
+                                    <a:blip r:embed="rId15"/>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="874106" cy="489012"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="9525">
                                       <a:noFill/>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
@@ -5245,51 +5244,51 @@
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21283"/>
                 <wp:lineTo x="15120" y="21283"/>
                 <wp:lineTo x="17280" y="19882"/>
                 <wp:lineTo x="17280" y="840"/>
                 <wp:lineTo x="10800" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="190500" cy="1469390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5703,51 +5702,51 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362075" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent5">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="06A0D3AC" w14:textId="4B8E3775" w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD" w:rsidRDefault="00FB6DF8" w:rsidP="00AA4FFD">
+                          <w:p w14:paraId="06A0D3AC" w14:textId="7BAB8EDA" w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD" w:rsidRDefault="00FB6DF8" w:rsidP="00AA4FFD">
                             <w:pPr>
                               <w:ind w:left="-142" w:right="-140"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:sym w:font="Wingdings 2" w:char="F02A"/>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
@@ -5774,95 +5773,106 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>3 y</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>r</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
+                            <w:r w:rsidR="00AA4FFD" w:rsidRPr="00A373D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C21A54">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
+                            <w:r w:rsidR="00C21A54" w:rsidRPr="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:sym w:font="Wingdings 2" w:char="F02A"/>
                             </w:r>
                             <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Lifetime</w:t>
+                              <w:t>Lifetime</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="66E9A596" id="Text Box 7" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:142.1pt;margin-top:5.35pt;width:107.25pt;height:19.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF/HQSVwIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;1hZIh54VWYqNyaImKbGzX19KcR5rdxp2kfkSSX386OldWyuyF9ZVoHPa76WUCM2hqPQ2pz+el59u&#10;KXGe6YIp0CKnB+Ho3ezjh2ljMjGAElQhLMEk2mWNyWnpvcmSxPFS1Mz1wAiNTgm2Zh5Vu00KyxrM&#10;XqtkkKbjpAFbGAtcOIfW+6OTzmJ+KQX3j1I64YnKKfbm42njuQlnMpuybGuZKSvetcH+oYuaVRqL&#10;nlPdM8/IzlbvUtUVt+BA+h6HOgEpKy7iG/A1/fTNa9YlMyK+BcFx5gyT+39p+cN+bZ4s8e0XaHGA&#10;AZDGuMyhMbynlbYOX+yUoB8hPJxhE60nPFy6GQ/SyYgSjr7BcDIeRVyTy21jnf8qoCZByKnFsUS0&#10;2H7lPFbE0FNIKOZAVcWyUioqgQpioSzZMxwi41xoP4rX1a7+DsXRjmRIu3GiGYd+NN+ezFgikipk&#10;igX/KKI0aXI6vsHO3zUQOjuX3yjGfwaQQr5Lm6gpjcYLdEHy7aYlVYEIxc6CaQPFAeG2cGSiM3xZ&#10;Yf4Vc/6JWaQeIozr5B/xkAqwKegkSkqwv/9mD/HICPRS0iCVc+p+7ZgVlKhvGrnyuT8cBu5HZTia&#10;DFCx157NtUfv6gUg0H1cXMOjGOK9OonSQv2CWzcPVdHFNMfaOfUnceGPC4Zby8V8HoOQ7Yb5lV4b&#10;HlIHkAOuz+0Ls6ajhUdCPcCJ9Cx7w45jbLipYb7zIKtInQuqHf64KXE83VaHVbzWY9Tl3zN7BQAA&#10;//8DAFBLAwQUAAYACAAAACEAcXfyiN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXBC1CVEbQpwKVYIDIAFtH8CNNz80Xkex24a3Z3uC26zm0+xMsZxcL444hs6ThruZAoFU&#10;edtRo2G7eb7NQIRoyJreE2r4wQDL8vKiMLn1J/rC4zo2gkMo5EZDG+OQSxmqFp0JMz8gsVf70ZnI&#10;59hIO5oTh7teJkrNpTMd8YfWDLhqsdqvD07D/YtbfaaVqm/qj/BNb818H95ftb6+mp4eQUSc4h8M&#10;5/pcHUrutPMHskH0GpIsTRhlQy1AMJA+ZCx2Z7EAWRby/4LyFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIX8dBJXAgAAwwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHF38ojeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#d9e2f3 [664]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="66E9A596" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 7" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:142.1pt;margin-top:5.35pt;width:107.25pt;height:19.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF/HQSVwIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;1hZIh54VWYqNyaImKbGzX19KcR5rdxp2kfkSSX386OldWyuyF9ZVoHPa76WUCM2hqPQ2pz+el59u&#10;KXGe6YIp0CKnB+Ho3ezjh2ljMjGAElQhLMEk2mWNyWnpvcmSxPFS1Mz1wAiNTgm2Zh5Vu00KyxrM&#10;XqtkkKbjpAFbGAtcOIfW+6OTzmJ+KQX3j1I64YnKKfbm42njuQlnMpuybGuZKSvetcH+oYuaVRqL&#10;nlPdM8/IzlbvUtUVt+BA+h6HOgEpKy7iG/A1/fTNa9YlMyK+BcFx5gyT+39p+cN+bZ4s8e0XaHGA&#10;AZDGuMyhMbynlbYOX+yUoB8hPJxhE60nPFy6GQ/SyYgSjr7BcDIeRVyTy21jnf8qoCZByKnFsUS0&#10;2H7lPFbE0FNIKOZAVcWyUioqgQpioSzZMxwi41xoP4rX1a7+DsXRjmRIu3GiGYd+NN+ezFgikipk&#10;igX/KKI0aXI6vsHO3zUQOjuX3yjGfwaQQr5Lm6gpjcYLdEHy7aYlVYEIxc6CaQPFAeG2cGSiM3xZ&#10;Yf4Vc/6JWaQeIozr5B/xkAqwKegkSkqwv/9mD/HICPRS0iCVc+p+7ZgVlKhvGrnyuT8cBu5HZTia&#10;DFCx157NtUfv6gUg0H1cXMOjGOK9OonSQv2CWzcPVdHFNMfaOfUnceGPC4Zby8V8HoOQ7Yb5lV4b&#10;HlIHkAOuz+0Ls6ajhUdCPcCJ9Cx7w45jbLipYb7zIKtInQuqHf64KXE83VaHVbzWY9Tl3zN7BQAA&#10;//8DAFBLAwQUAAYACAAAACEAcXfyiN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VIXBC1CVEbQpwKVYIDIAFtH8CNNz80Xkex24a3Z3uC26zm0+xMsZxcL444hs6ThruZAoFU&#10;edtRo2G7eb7NQIRoyJreE2r4wQDL8vKiMLn1J/rC4zo2gkMo5EZDG+OQSxmqFp0JMz8gsVf70ZnI&#10;59hIO5oTh7teJkrNpTMd8YfWDLhqsdqvD07D/YtbfaaVqm/qj/BNb818H95ftb6+mp4eQUSc4h8M&#10;5/pcHUrutPMHskH0GpIsTRhlQy1AMJA+ZCx2Z7EAWRby/4LyFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAIX8dBJXAgAAwwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHF38ojeAAAACQEAAA8AAAAAAAAAAAAAAAAAsQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#d9e2f3 [664]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="06A0D3AC" w14:textId="4B8E3775" w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD" w:rsidRDefault="00FB6DF8" w:rsidP="00AA4FFD">
+                    <w:p w14:paraId="06A0D3AC" w14:textId="7BAB8EDA" w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD" w:rsidRDefault="00FB6DF8" w:rsidP="00AA4FFD">
                       <w:pPr>
                         <w:ind w:left="-142" w:right="-140"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F02A"/>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -5889,70 +5899,77 @@
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>3 y</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>r</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
+                      <w:r w:rsidR="00AA4FFD" w:rsidRPr="00A373D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C21A54">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
+                      <w:r w:rsidR="00C21A54" w:rsidRPr="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F02A"/>
                       </w:r>
                       <w:r w:rsidR="00AA4FFD" w:rsidRPr="00AA4FFD">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Lifetime</w:t>
+                        <w:t>Lifetime</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324F1176" wp14:editId="05C555B6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>90170</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67945</wp:posOffset>
@@ -5966,74 +5983,74 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362075" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent5">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3316D90B" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD"/>
+                          <w:p w14:paraId="3316D90B" w14:textId="4B36D886" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="324F1176" id="Text Box 3" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:7.1pt;margin-top:5.35pt;width:107.25pt;height:19.5pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6TjvHWAIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;1hZIh54VWU6EyaImKbGzX19Kdh5rdxp2kfkSSX386OldUylyENZJ0Dnt91JKhOZQSL3N6Y/n5adb&#10;SpxnumAKtMjpUTh6N/v4YVqbTAxgB6oQlmAS7bLa5HTnvcmSxPGdqJjrgREanSXYinlU7TYpLKsx&#10;e6WSQZqOkxpsYSxw4Rxa71snncX8ZSm4fyxLJzxROcXefDxtPDfhTGZTlm0tMzvJuzbYP3RRMamx&#10;6DnVPfOM7K18l6qS3IKD0vc4VAmUpeQivgFf00/fvGa9Y0bEtyA4zpxhcv8vLX84rM2TJb75Ag0O&#10;MABSG5c5NIb3NKWtwhc7JehHCI9n2ETjCQ+XbsaDdDKihKNvMJyMRxHX5HLbWOe/CqhIEHJqcSwR&#10;LXZYOY8VMfQUEoo5ULJYSqWiEqggFsqSA8MhMs6F9qN4Xe2r71C0diRD2o0TzTj01nx7MmOJSKqQ&#10;KRb8o4jSpM7p+AY7f9dA6OxcfqMY/xlACvkubaKmNBov0AXJN5uGyAIROuO6geKIcFtomegMX0rM&#10;v2LOPzGL1EOEcZ38Ix6lAmwKOomSHdjff7OHeGQEeimpkco5db/2zApK1DeNXPncHw4D96MyHE0G&#10;qNhrz+bao/fVAhDoPi6u4VEM8V6dxNJC9YJbNw9V0cU0x9o59Sdx4dsFw63lYj6PQch2w/xKrw0P&#10;qQPIAdfn5oVZ09HCI6Ee4ER6lr1hRxsbbmqY7z2UMlInAN2i2uGPmxLH0211WMVrPUZd/j2zVwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE70P+jfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1lbggahOitqRxKlQJDlAJKDyAG29+aLyOYrcNb9/tCU67oxnNfpuvRteJIw6h9aThfqpA&#10;IJXetlRr+P56vluACNGQNZ0n1PCLAVbF9VVuMutP9InHbawFl1DIjIYmxj6TMpQNOhOmvkdir/KD&#10;M5HlUEs7mBOXu04mSs2kMy3xhcb0uG6w3G8PTsPDi1t/pKWqbqv38ENv9WwfNq9a30zGpyWIiGP8&#10;C8MFn9GhYKadP5ANomOdJpzkqeYg2E+SBS87DenjHGSRy/8PFGcAAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA+k47x1gCAADDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATvQ/6N8AAAAIAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="#d9e2f3 [664]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3316D90B" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD"/>
+                    <w:p w14:paraId="3316D90B" w14:textId="4B36D886" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AE36D6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F00086" w14:textId="7BC4A765" w:rsidR="004319FF" w:rsidRDefault="004319FF" w:rsidP="00587E78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6082,74 +6099,74 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362075" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent5">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="64165CEE" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
+                          <w:p w14:paraId="64165CEE" w14:textId="72565D90" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4BB1C452" id="Text Box 6" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:141.35pt;margin-top:3.55pt;width:107.25pt;height:21pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/XkAtWgIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y4eXRGnCJLkWFA&#10;1hZIh54VWY6NyaImKbGzX19KjpO022nYReZLJPXxo2d3bS3JQRhbgcrocBBTIhSHvFK7jP54Xn26&#10;pcQ6pnImQYmMHoWld/OPH2aNTkUCJchcGIJJlE0bndHSOZ1GkeWlqJkdgBYKnQWYmjlUzS7KDWsw&#10;ey2jJI4nUQMm1wa4sBat952TzkP+ohDcPRaFFY7IjGJvLpwmnFt/RvMZS3eG6bLipzbYP3RRs0ph&#10;0XOqe+YY2Zvqj1R1xQ1YKNyAQx1BUVRchDfga4bxu9dsSqZFeAuCY/UZJvv/0vKHw0Y/GeLaL9Di&#10;AD0gjbapRaN/T1uY2n+xU4J+hPB4hk20jnB/6WaSxNMxJRx9yWQyjQOu0eW2NtZ9FVATL2TU4FgC&#10;Wuywtg4rYmgf4otZkFW+qqQMiqeCWEpDDgyHyDgXyo3Ddbmvv0Pe2ZEMXVmWohmH3plvezOWCKTy&#10;mULBN0WkIk1GJzfjOCR+4/OdnctvJeM/PUg+36VN1KRC4wU6L7l225IqR4SSHtct5EeE20DHRKv5&#10;qsL8a2bdEzNIPUQY18k94lFIwKbgJFFSgvn9N7uPR0agl5IGqZxR+2vPjKBEflPIlc/D0chzPyij&#10;8TRBxVx7ttceta+XgEAPcXE1D6KPd7IXCwP1C27dwldFF1Mca2fU9eLSdQuGW8vFYhGCkO2aubXa&#10;aO5T+8F6XJ/bF2b0iRYOCfUAPelZ+o4dXay/qWCxd1BUgToe6A7VE/64KWE8p632q3ith6jLv2f+&#10;CgAA//8DAFBLAwQUAAYACAAAACEAV1nlbOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70h9B2srcUHUSaiaksapUCU4QCWg8ADbePPTxusodtvw9rgnuM1qRjPf5uvRdOJMg2stK4hn&#10;EQji0uqWawXfX8/3SxDOI2vsLJOCH3KwLiY3OWbaXviTzjtfi1DCLkMFjfd9JqUrGzLoZrYnDl5l&#10;B4M+nEMt9YCXUG46mUTRQhpsOSw02NOmofK4OxkFDy9m8zEvo+quencHfqsXR7d9Vep2Oj6tQHga&#10;/V8YrvgBHYrAtLcn1k50CpJlkoaogjQGEfz5Y5qA2F9FDLLI5f8Hil8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAf15ALVoCAADDBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAV1nlbOAAAAAIAQAADwAAAAAAAAAAAAAAAAC0BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#d9e2f3 [664]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="64165CEE" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
+                    <w:p w14:paraId="64165CEE" w14:textId="72565D90" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B1D19A" wp14:editId="69326EF1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>41910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1362075" cy="247650"/>
@@ -6161,74 +6178,74 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1362075" cy="247650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent5">
                             <a:lumMod val="20000"/>
                             <a:lumOff val="80000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3D0DBA28" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
+                          <w:p w14:paraId="3D0DBA28" w14:textId="0C6E93F1" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="21B1D19A" id="Text Box 4" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:3.35pt;margin-top:3.3pt;width:107.25pt;height:19.5pt;z-index:251701248;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFLNW2WAIAAMMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;1hZIh54VWY6NyaImKbGzX19KtpOs3WnYReZLJPXxo+d3TSXJURhbgkrpcBBTIhSHrFT7lP54Xn+6&#10;pcQ6pjImQYmUnoSld4uPH+a1TsQICpCZMASTKJvUOqWFczqJIssLUTE7AC0UOnMwFXOomn2UGVZj&#10;9kpGozieRjWYTBvgwlq03rdOugj581xw95jnVjgiU4q9uXCacO78GS3mLNkbpouSd22wf+iiYqXC&#10;oudU98wxcjDlu1RVyQ1YyN2AQxVBnpdchDfga4bxm9dsC6ZFeAuCY/UZJvv/0vKH41Y/GeKaL9Dg&#10;AD0gtbaJRaN/T5Obyn+xU4J+hPB0hk00jnB/6WY6imcTSjj6RuPZdBJwjS63tbHuq4CKeCGlBscS&#10;0GLHjXVYEUP7EF/MgiyzdSllUDwVxEoacmQ4RMa5UG4SrstD9R2y1o5kiLtxohmH3ppvezOWCKTy&#10;mULBP4pIReqUTm+w83cN+M7O5XeS8Z8eJJ/v0iZqUqHxAp2XXLNrSJl5hHpcd5CdEG4DLROt5usS&#10;82+YdU/MIPUQYVwn94hHLgGbgk6ipADz+292H4+MQC8lNVI5pfbXgRlBifymkCufh+Ox535QxpPZ&#10;CBVz7dlde9ShWgECPcTF1TyIPt7JXswNVC+4dUtfFV1McaydUteLK9cuGG4tF8tlCEK2a+Y2aqu5&#10;T+1B9rg+Ny/M6I4WDgn1AD3pWfKGHW2sv6lgeXCQl4E6HugW1Q5/3JQwnm6r/Spe6yHq8u9ZvAIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAF5dNwTdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQ&#10;hO+VeAdrkbhU1GkoLgpxKlQJDoAEtDyAG29+aLyOYrcNb89yak+j0Yxmvnw1uk4ccQitJw3zWQIC&#10;qfS2pVrD9/b59gFEiIas6Tyhhl8MsCquJrnJrD/RFx43sRY8QiEzGpoY+0zKUDboTJj5Homzyg/O&#10;RLZDLe1gTjzuOpkmiZLOtMQPjelx3WC53xychrsXt/5clEk1rT7CD73Vah/eX7W+uR6fHkFEHOO5&#10;DP/4jA4FM+38gWwQnQa15CKLAsFpms5TEDsNi3sFssjlJX7xBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEUs1bZYAgAAwwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAF5dNwTdAAAABgEAAA8AAAAAAAAAAAAAAAAAsgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#d9e2f3 [664]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3D0DBA28" w14:textId="77777777" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
+                    <w:p w14:paraId="3D0DBA28" w14:textId="0C6E93F1" w:rsidR="00AA4FFD" w:rsidRDefault="00AA4FFD" w:rsidP="00AA4FFD"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F00089" w14:textId="3C056145" w:rsidR="00B35664" w:rsidRDefault="00B35664" w:rsidP="00587E78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0008A" w14:textId="5777B80C" w:rsidR="004319FF" w:rsidRDefault="00AF42D6" w:rsidP="00587E78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -6391,51 +6408,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Animal Name:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F0008F" w14:textId="77777777" w:rsidTr="00FB6DF8">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0008E" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
+          <w:p w14:paraId="63F0008E" w14:textId="17622999" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00090" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRPr="00524245" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F00091" w14:textId="77777777" w:rsidR="00340A83" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
@@ -6448,51 +6465,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date of Birth:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF6BE7" w14:paraId="63F00093" w14:textId="77777777" w:rsidTr="00FB6DF8">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00092" w14:textId="75978A90" w:rsidR="00AF6BE7" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
+          <w:p w14:paraId="63F00092" w14:textId="2BE29A5E" w:rsidR="00AF6BE7" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00094" w14:textId="77777777" w:rsidR="00AF6BE7" w:rsidRPr="00AF6BE7" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F00095" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
@@ -6505,51 +6522,51 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Breed:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7B41" w14:paraId="63F00097" w14:textId="77777777" w:rsidTr="00FB6DF8">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F00096" w14:textId="0E6203DF" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
+          <w:p w14:paraId="63F00096" w14:textId="2F48C794" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F00098" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F00099" w14:textId="15457BF0" w:rsidR="006E1BAF" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
@@ -6597,53 +6614,53 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E1BAF" w14:paraId="63F0009B" w14:textId="77777777" w:rsidTr="00FB6DF8">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F0009A" w14:textId="77777777" w:rsidR="006E1BAF" w:rsidRDefault="006E1BAF" w:rsidP="00FB6DF8">
+          <w:p w14:paraId="63F0009A" w14:textId="79B3F70E" w:rsidR="006E1BAF" w:rsidRDefault="006E1BAF" w:rsidP="0031429C">
             <w:pPr>
-              <w:ind w:left="142" w:right="140"/>
+              <w:ind w:right="140"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F0009C" w14:textId="77777777" w:rsidR="00FF7B41" w:rsidRDefault="00FF7B41" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0009D" w14:textId="4C8CAB31" w:rsidR="006E1BAF" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -6653,89 +6670,82 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Microchip Number:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0814" w14:paraId="4EC50E76" w14:textId="77777777" w:rsidTr="001B1C57">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="789A33E0" w14:textId="77777777" w:rsidR="00CB0814" w:rsidRDefault="00CB0814" w:rsidP="001B1C57">
+          <w:p w14:paraId="789A33E0" w14:textId="161D362C" w:rsidR="00CB0814" w:rsidRDefault="00CB0814" w:rsidP="001B1C57">
             <w:pPr>
               <w:ind w:left="142" w:right="140"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63F000A0" w14:textId="70BFCA2B" w:rsidR="00AF6BE7" w:rsidRPr="00AF6BE7" w:rsidRDefault="00AF6BE7" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F804BE" w14:textId="64D4E37C" w:rsidR="00961AD1" w:rsidRDefault="00CD60AE" w:rsidP="00120DF2">
+    <w:p w14:paraId="47F804BE" w14:textId="139781E7" w:rsidR="00961AD1" w:rsidRDefault="00961AD1" w:rsidP="00120DF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="140"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidR="00961AD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
       <w:tr w:rsidR="00120DF2" w14:paraId="03BB9026" w14:textId="77777777" w:rsidTr="001B1C57">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
@@ -7016,64 +7026,76 @@
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F000A8" w14:textId="77777777" w:rsidR="00587E78" w:rsidRPr="00587E78" w:rsidRDefault="00587E78" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F000B0" w14:textId="3B26C6F7" w:rsidR="00AF42D6" w:rsidRDefault="00AF42D6" w:rsidP="00FB6DF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D85BCDF" w14:textId="77C1BD92" w:rsidR="00E72BDE" w:rsidRPr="00B751FC" w:rsidRDefault="00E72BDE" w:rsidP="00B751FC">
+    <w:p w14:paraId="4D85BCDF" w14:textId="54342C4D" w:rsidR="00E72BDE" w:rsidRPr="00B751FC" w:rsidRDefault="00E72BDE" w:rsidP="00B751FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B751FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ALL CATS MUST BE STERISLIED UNLESS EXEMPTION GRANTED</w:t>
+        <w:t>ALL CATS MUST BE STERI</w:t>
+      </w:r>
+      <w:r w:rsidR="00E773F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B751FC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ED UNLESS EXEMPTION GRANTED</w:t>
       </w:r>
       <w:r w:rsidR="00B751FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B751FC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BY A VET</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -8522,95 +8544,95 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55478FB0" w14:textId="77777777" w:rsidR="001A3641" w:rsidRDefault="001A3641" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F000BD" w14:textId="77777777" w:rsidR="00F17F6F" w:rsidRDefault="00F17F6F" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F000BE" w14:textId="5399BECA" w:rsidR="00F17F6F" w:rsidRDefault="005046BC" w:rsidP="0012215D">
+    <w:p w14:paraId="63F000BE" w14:textId="625EB337" w:rsidR="00F17F6F" w:rsidRDefault="004A79AE" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251552256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5925E977" wp14:editId="512685E4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251552256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5925E977" wp14:editId="0AF8A2BF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3679825</wp:posOffset>
+                  <wp:posOffset>3682364</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-796925</wp:posOffset>
+                  <wp:posOffset>-704850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3314700" cy="4210493"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="3305175" cy="4210050"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="AutoShape 21"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3314700" cy="4210493"/>
+                          <a:ext cx="3305175" cy="4210050"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 4593"/>
                           </a:avLst>
                         </a:prstGeom>
                         <a:gradFill rotWithShape="0">
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:schemeClr val="lt1">
                                 <a:lumMod val="100000"/>
                                 <a:lumOff val="0"/>
                               </a:schemeClr>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:schemeClr val="accent3">
                                 <a:lumMod val="40000"/>
                                 <a:lumOff val="60000"/>
                               </a:schemeClr>
                             </a:gs>
                           </a:gsLst>
                           <a:lin ang="5400000" scaled="1"/>
                         </a:gradFill>
                         <a:ln w="12700">
                           <a:solidFill>
@@ -9415,51 +9437,51 @@
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5925E977" id="AutoShape 21" o:spid="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:289.75pt;margin-top:-62.75pt;width:261pt;height:331.55pt;z-index:251552256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="3010f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq6gcVmAIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtpOnHa16lRVu06T&#10;uh9aN+2ZAI7ZMMeAxGn/+h2QeNHah2maHyy4g7vvvvu4i8vdoMlWOq/AtLQ6KSmRhoNQZt3Sr19u&#10;X72mxAdmBNNgZEsfpKeXy5cvLkbbyBn0oIV0BIMY34y2pX0ItikKz3s5MH8CVhp0duAGFnDr1oVw&#10;bMTogy5mZXlajOCEdcCl92i9yU66TPG7TvLwseu8DES3FLGF9Hfpv4r/YnnBmrVjtld8D4P9A4qB&#10;KYNJp1A3LDCycepJqEFxBx66cMJhKKDrFJepBqymKv+o5r5nVqZakBxvJ5r8/wvLP2zv7ScXoXt7&#10;B/yHJwaue2bW8so5GHvJBKarIlHFaH0zXYgbj1fJanwPAlvLNgESB7vODTEgVkd2ieqHiWq5C4Sj&#10;cT6v6rMSO8LRV8+qsj6fpxysOVy3zoe3EgYSFy11sDHiMzY05WDbOx8S4YIYNsT04jsl3aCxfVum&#10;Sb2YAu7PFqw5hNx3StwqrYmD8E2FPpEdcSanP4T3xAISkM1JlvJaO4IpWqpDlU7rzYAUZFtVxi/r&#10;Cu2ovmxPJoQwhUA+US4+Z8tJ9nejaTqWbzPOpQnzJ9nq55OdHszPJkx59/VpZQg2u6WLFAob4jnT&#10;UhxanhSdeIqotCEjemaxcwklaDU5/xLyhA3DHfEzVfIEsj9OklSQHm1U5hsj0jowpfMab2sTocn0&#10;+LHKg3CjVuNY8E3YrXZExRIXsU/RtALxgFJGKcRWx4GGix7cIyUjDoeW+p8b5iQl+p1BNZxXdR2n&#10;SdrUi7MZbtyxZ3XsYYZjqJYGilTH5XXIE2hjnVr3mCnLyMAVPqFOTZAzqv3DwwGQJZOHVZwwx/t0&#10;6vdIXf4CAAD//wMAUEsDBBQABgAIAAAAIQBxJpo13gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWjuN0pYQp0IIPoBSOLuxm0TE6yjrJmm/nu0JbrOap9mZYjf7ToxuoDag&#10;hmSpQDisgm2x1nD4fF9sQVA0aE0X0Gm4OIJdeX9XmNyGCT/cuI+14BCk3GhoYuxzKalqnDe0DL1D&#10;9k5h8CbyOdTSDmbicN/JlVJr6U2L/KExvXttXPWzP3sN6dv2+j1mJ7pQEgJdJ/Xl04PWjw/zyzOI&#10;6Ob4B8OtPleHkjsdwxktiU5DtnnKGNWwSFYZqxuSqITVkc10swZZFvL/ivIXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAquoHFZgCAACaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAcSaaNd4AAAANAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#c9c9c9 [1942]" strokeweight="1pt">
+              <v:roundrect w14:anchorId="5925E977" id="AutoShape 21" o:spid="_x0000_s1041" style="position:absolute;left:0;text-align:left;margin-left:289.95pt;margin-top:-55.5pt;width:260.25pt;height:331.5pt;z-index:251552256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="3010f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL1kRZngIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v0zAUfUfiP1h+Z0naZmNR02nqGEIa&#10;H2Ignl3baQyObWy36fj1XNuNqSjiAZGHyL7XPufcD9/lzWGQaM+tE1q1uLooMeKKaibUtsWfP92/&#10;eImR80QxIrXiLX7iDt+snj9bjqbhM91rybhFAKJcM5oW996bpigc7flA3IU2XIGz03YgHrZ2WzBL&#10;RkAfZDEry8ti1JYZqyl3Dqx3yYlXEb/rOPXvu85xj2SLQZuPfxv/m/AvVkvSbC0xvaBHGeQfVAxE&#10;KCDNUHfEE7Sz4gxqENRqpzt/QfVQ6K4TlMcYIJqq/C2ax54YHmOB5DiT0+T+Hyx9t380H2yQ7syD&#10;pt8cUnrdE7Xlt9bqseeEAV0VElWMxjX5Qtg4uIo241vNoLRk53XMwaGzQwCE6NAhpvopp5ofPKJg&#10;nM/LurqqMaLgW8yqsqxjMQrSTNeNdf411wMKixZbvVPsIxQ0cpD9g/Mx4QwpMgR69hWjbpBQvj2R&#10;aFFfz6No0hzPAvQEeawUuxdSIqv9F+H7mOygMzrdBO+Q0ZCAZI5tydfSIqBosfRVPC13A6Qg2SAS&#10;+FJfgR26L9mn6DIE5BPaxSW2RHK8G0z5WLpNKOXKz8/YFn8mu5zMQJGRMmHkPcYnhUJQ7BbXEQqe&#10;iKNEcjaVPHZ0zFNQJRUawTO7ggijSi1Fdmaiv0vO2gDuJD85kjPJ7pQkdkF8tKEzXykW154ImdZw&#10;W6ogjcfHD1FOjRt6NYwF1/jD5oBECLEOdQqmjWZP0MrQCqHUYaDBotf2B0YjDIcWu+87YjlG8o2C&#10;briuFoswTeJmUV/NYGNPPZtTD1EUoFrsMaQ6LNc+TaCdsWLbA1NqI6Vv4Ql1IktOqo4PDwZAqmAa&#10;VmHCnO7jqV8jdfUTAAD//wMAUEsDBBQABgAIAAAAIQCXl6vK3wAAAA0BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BTsMwEEX3SNzBGiR2re2W0DaNUyEEB6AU1m4yTSJiO8q4SdrTM13BcvSf/ryf7SbX&#10;igF7aoI3oOcKBPoilI2vDBw+32drEBStL20bPBq4IMEuv7/LbFqG0X/gsI+V4BJPqTVQx9ilUlJR&#10;o7M0Dx16zk6hdzby2Vey7O3I5a6VC6WepbON5w+17fC1xuJnf3YGlm/r6/eQnOhCOgS6jurLLQ/G&#10;PD5ML1sQEaf4B8NNn9UhZ6djOPuSRGsgWW02jBqYaa151Q3RSj2BOHKYLBTIPJP/V+S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvWRFmeAgAAmgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJeXq8rfAAAADQEAAA8AAAAAAAAAAAAAAAAA+AQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#c9c9c9 [1942]" strokeweight="1pt">
                 <v:fill color2="#dbdbdb [1302]" focus="100%" type="gradient"/>
                 <v:shadow color="#525252 [1606]" opacity=".5" offset="1pt"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3B092AE8" w14:textId="77777777" w:rsidR="005F5BFC" w:rsidRDefault="005F5BFC" w:rsidP="005F5BFC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00500459">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>COMPLETE IF REGISTERING YOUR DOG</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="69BFCF56" w14:textId="77777777" w:rsidR="005F5BFC" w:rsidRPr="0000362A" w:rsidRDefault="005F5BFC" w:rsidP="005F5BFC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="6"/>
                         </w:rPr>
@@ -10213,51 +10235,51 @@
                     <w:p w14:paraId="44D63E09" w14:textId="77777777" w:rsidR="0069679D" w:rsidRPr="0000362A" w:rsidRDefault="0069679D" w:rsidP="0069679D">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BF168D">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251501056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F71868" wp14:editId="0D99C19B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251501056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F71868" wp14:editId="2CE35AFB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-692785</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3657600" cy="1467293"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="AutoShape 21"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3657600" cy="1467293"/>
                         </a:xfrm>
@@ -11110,240 +11132,255 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>PO Box 9 Nedlands WA</w:t>
                             </w:r>
                             <w:r w:rsidR="0069679D">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>6909.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63F001E6" w14:textId="632D5E62" w:rsidR="006D37EE" w:rsidRPr="002C452F" w:rsidRDefault="005046BC" w:rsidP="003C59ED">
+                          <w:p w14:paraId="63F001E6" w14:textId="3669CB6A" w:rsidR="006D37EE" w:rsidRPr="002C452F" w:rsidRDefault="006D37EE" w:rsidP="003C59ED">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>C</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="006D37EE" w:rsidRPr="002C452F">
+                              <w:t>Credit Card</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A79AE">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>ard</w:t>
-[...2 lines deleted...]
-                          <w:p w14:paraId="2B3516DC" w14:textId="63A11B7E" w:rsidR="005046BC" w:rsidRDefault="006D37EE" w:rsidP="005046BC">
+                              <w:t xml:space="preserve"> (Mastercard or Visa) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44819CC8" w14:textId="14F69A8F" w:rsidR="00A7122A" w:rsidRDefault="006D37EE" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                               <w:rPr>
-                                <w:sz w:val="20"/>
-[...4 lines deleted...]
-                              <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Please note th</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="005046BC" w:rsidRPr="005046BC">
+                            </w:pPr>
+                            <w:r w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>ere</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="005046BC">
+                              <w:t>Please note</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004A79AE">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> is a surcharg</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="001A3641" w:rsidRPr="005046BC">
+                              <w:t xml:space="preserve"> there is a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>e of 0.</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="005046BC" w:rsidRPr="005046BC">
+                              <w:t>surcharg</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001A3641" w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>10</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="005046BC">
+                              <w:t>e of 0.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A7122A">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>% for</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="005046BC">
+                              <w:t>10</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002C452F">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> card</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="005046BC">
+                              <w:t xml:space="preserve">% </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F8710E">
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> payments</w:t>
-[...2 lines deleted...]
-                              <w:rPr>
+                              <w:t>f</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A7122A">
+                              <w:rPr>
+                                <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                              </w:rPr>
-[...3 lines deleted...]
-                          <w:p w14:paraId="0E033E0E" w14:textId="77777777" w:rsidR="005046BC" w:rsidRPr="005046BC" w:rsidRDefault="005046BC" w:rsidP="005046BC">
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>or all card</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F8710E">
+                              <w:rPr>
+                                <w:rFonts w:cs="GillSansMT"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A7122A">
+                              <w:rPr>
+                                <w:rFonts w:cs="GillSansMT"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>payments.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="74BC971E" w14:textId="77777777" w:rsidR="00F8710E" w:rsidRPr="004A79AE" w:rsidRDefault="00F8710E" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                               <w:rPr>
+                                <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                              </w:rPr>
-[...2 lines deleted...]
-                          <w:p w14:paraId="7652BCEF" w14:textId="447CDB2C" w:rsidR="00663FB3" w:rsidRDefault="00A85AA0" w:rsidP="002C452F">
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4A9F0536" w14:textId="70A35A45" w:rsidR="00663FB3" w:rsidRPr="00F13E36" w:rsidRDefault="00663FB3" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
-                            </w:pPr>
-[...4 lines deleted...]
-                          <w:p w14:paraId="04F0F909" w14:textId="77777777" w:rsidR="00887C04" w:rsidRPr="00887C04" w:rsidRDefault="00887C04" w:rsidP="002C452F">
+                              <w:rPr>
+                                <w:sz w:val="4"/>
+                                <w:szCs w:val="4"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7652BCEF" w14:textId="447CDB2C" w:rsidR="00663FB3" w:rsidRDefault="00A85AA0" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                             </w:pPr>
-                          </w:p>
-                          <w:p w14:paraId="78E5DA5D" w14:textId="28DF078B" w:rsidR="00852268" w:rsidRDefault="00852268" w:rsidP="002C452F">
+                            <w:r>
+                              <w:t>Card Holder’s Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04F0F909" w14:textId="77777777" w:rsidR="00887C04" w:rsidRPr="00887C04" w:rsidRDefault="00887C04" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
-                              <w:rPr>
-[...7 lines deleted...]
-                          <w:p w14:paraId="74FC5B96" w14:textId="77777777" w:rsidR="00372BA1" w:rsidRPr="00372BA1" w:rsidRDefault="00372BA1" w:rsidP="002C452F">
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="78E5DA5D" w14:textId="28DF078B" w:rsidR="00852268" w:rsidRDefault="00852268" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                               <w:rPr>
-                                <w:sz w:val="8"/>
-[...4 lines deleted...]
-                          <w:p w14:paraId="5039387A" w14:textId="088F1A9B" w:rsidR="00F13E36" w:rsidRDefault="001134C4" w:rsidP="002C452F">
+                                <w:rFonts w:cs="GillSansMT"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5039387A" w14:textId="71E0ACBC" w:rsidR="00F13E36" w:rsidRDefault="001134C4" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                             </w:pPr>
                             <w:r w:rsidRPr="001134C4">
                               <w:t>Card Type</w:t>
                             </w:r>
                             <w:r w:rsidR="00DC29D4">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="177F8AE6" w14:textId="7F81A6BA" w:rsidR="00F13E36" w:rsidRDefault="002416AD" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                             </w:pPr>
@@ -11365,51 +11402,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidR="00474B80">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD9CA93" wp14:editId="42AFD026">
                                   <wp:extent cx="499730" cy="308441"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="19" name="Picture 19" descr="Diagram, venn diagram&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="19" name="Picture 19" descr="Diagram, venn diagram&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId15">
+                                          <a:blip r:embed="rId17">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="499730" cy="308441"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -11424,51 +11461,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve">                  </w:t>
                             </w:r>
                             <w:r w:rsidR="00474B80">
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5CF483" wp14:editId="19C39C4C">
                                   <wp:extent cx="669290" cy="340242"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                                   <wp:docPr id="24" name="Picture 24" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="24" name="Picture 24" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId16">
+                                          <a:blip r:embed="rId18">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="696040" cy="353841"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -11545,219 +11582,219 @@
                               <w:gridCol w:w="236"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="236"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                               <w:gridCol w:w="425"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="008F59EF" w14:paraId="5EB3025D" w14:textId="2DB7B500" w:rsidTr="005F24EE">
                               <w:trPr>
                                 <w:trHeight w:val="416"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="421" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="643D360A" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="643D360A" w14:textId="48A9B80C" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="1B4F1299" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="1B4F1299" w14:textId="32068505" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="43893FD0" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="43893FD0" w14:textId="5847D1E7" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="0361EC4D" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="0361EC4D" w14:textId="564C6282" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="284" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="5DF51657" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w14:paraId="1E66FD65" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="1E66FD65" w14:textId="4B6BFC07" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7013D3D8" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="7013D3D8" w14:textId="08B07A7A" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="43B30299" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="43B30299" w14:textId="75575D4E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7CF64537" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="7CF64537" w14:textId="33A36203" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="236" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="0ECA424C" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="005E2612" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="005E2612" w14:textId="1DF3DD7E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="36E72674" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="36E72674" w14:textId="2F84DA6E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7DE2A382" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="7DE2A382" w14:textId="16BC7585" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="7AA7A5EA" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="7AA7A5EA" w14:textId="56F534B3" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="236" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="0C94ED3C" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="485DC793" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="485DC793" w14:textId="17F39883" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="6DD7BE81" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="6DD7BE81" w14:textId="772E9920" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="1559303C" w14:textId="32C294EB" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="1559303C" w14:textId="51B56207" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="199C295E" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="199C295E" w14:textId="367E74B2" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="16EBBE23" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:bottom w:val="nil"/>
                                   </w:tcBorders>
                                 </w:tcPr>
                                 <w:p w14:paraId="7BA78734" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="64FADDA9" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="64FADDA9" w14:textId="2C4F9573" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07167B55" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="07167B55" w14:textId="04252CE1" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="048624AE" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="048624AE" w14:textId="21376DE3" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="425" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="2939CE8D" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                                <w:p w14:paraId="2939CE8D" w14:textId="667F4F24" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="44D8F755" w14:textId="33153678" w:rsidR="00EE1153" w:rsidRPr="0011009B" w:rsidRDefault="00EE1153" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
                               <w:rPr>
                                 <w:rFonts w:cs="GillSansMT"/>
                                 <w:sz w:val="4"/>
                                 <w:szCs w:val="4"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="204D8A37" w14:textId="7765C9BA" w:rsidR="0084013B" w:rsidRPr="00B259CD" w:rsidRDefault="0084013B" w:rsidP="002C452F">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="-133"/>
@@ -13014,240 +13051,255 @@
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>PO Box 9 Nedlands WA</w:t>
                       </w:r>
                       <w:r w:rsidR="0069679D">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:t>6909.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63F001E6" w14:textId="632D5E62" w:rsidR="006D37EE" w:rsidRPr="002C452F" w:rsidRDefault="005046BC" w:rsidP="003C59ED">
+                    <w:p w14:paraId="63F001E6" w14:textId="3669CB6A" w:rsidR="006D37EE" w:rsidRPr="002C452F" w:rsidRDefault="006D37EE" w:rsidP="003C59ED">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>C</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="006D37EE" w:rsidRPr="002C452F">
+                        <w:t>Credit Card</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004A79AE">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>ard</w:t>
+                        <w:t xml:space="preserve"> (Mastercard or Visa) </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2B3516DC" w14:textId="63A11B7E" w:rsidR="005046BC" w:rsidRDefault="006D37EE" w:rsidP="005046BC">
+                    <w:p w14:paraId="44819CC8" w14:textId="14F69A8F" w:rsidR="00A7122A" w:rsidRDefault="006D37EE" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                         <w:rPr>
-                          <w:sz w:val="20"/>
-[...4 lines deleted...]
-                        <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Please note th</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="005046BC" w:rsidRPr="005046BC">
+                      </w:pPr>
+                      <w:r w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>ere</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="005046BC">
+                        <w:t>Please note</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004A79AE">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> is a surcharg</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="001A3641" w:rsidRPr="005046BC">
+                        <w:t xml:space="preserve"> there is a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>e of 0.</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="005046BC" w:rsidRPr="005046BC">
+                        <w:t>surcharg</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001A3641" w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>10</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="005046BC">
+                        <w:t>e of 0.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A7122A">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>% for</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="005046BC">
+                        <w:t>10</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002C452F">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> card</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="005046BC">
+                        <w:t xml:space="preserve">% </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F8710E">
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> payments</w:t>
-[...2 lines deleted...]
-                        <w:rPr>
+                        <w:t>f</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A7122A">
+                        <w:rPr>
+                          <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                        </w:rPr>
-                        <w:t>.</w:t>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>or all card</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F8710E">
+                        <w:rPr>
+                          <w:rFonts w:cs="GillSansMT"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A7122A">
+                        <w:rPr>
+                          <w:rFonts w:cs="GillSansMT"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>payments.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E033E0E" w14:textId="77777777" w:rsidR="005046BC" w:rsidRPr="005046BC" w:rsidRDefault="005046BC" w:rsidP="005046BC">
+                    <w:p w14:paraId="74BC971E" w14:textId="77777777" w:rsidR="00F8710E" w:rsidRPr="004A79AE" w:rsidRDefault="00F8710E" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                         <w:rPr>
+                          <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4A9F0536" w14:textId="70A35A45" w:rsidR="00663FB3" w:rsidRPr="00F13E36" w:rsidRDefault="00663FB3" w:rsidP="002C452F">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="-133"/>
+                        <w:rPr>
+                          <w:sz w:val="4"/>
+                          <w:szCs w:val="4"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7652BCEF" w14:textId="447CDB2C" w:rsidR="00663FB3" w:rsidRDefault="00A85AA0" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Card Holder’s Name</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="04F0F909" w14:textId="77777777" w:rsidR="00887C04" w:rsidRPr="00887C04" w:rsidRDefault="00887C04" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="78E5DA5D" w14:textId="28DF078B" w:rsidR="00852268" w:rsidRDefault="00852268" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="74FC5B96" w14:textId="77777777" w:rsidR="00372BA1" w:rsidRPr="00372BA1" w:rsidRDefault="00372BA1" w:rsidP="002C452F">
-[...12 lines deleted...]
-                    <w:p w14:paraId="5039387A" w14:textId="088F1A9B" w:rsidR="00F13E36" w:rsidRDefault="001134C4" w:rsidP="002C452F">
+                    <w:p w14:paraId="5039387A" w14:textId="71E0ACBC" w:rsidR="00F13E36" w:rsidRDefault="001134C4" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                       </w:pPr>
                       <w:r w:rsidRPr="001134C4">
                         <w:t>Card Type</w:t>
                       </w:r>
                       <w:r w:rsidR="00DC29D4">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="177F8AE6" w14:textId="7F81A6BA" w:rsidR="00F13E36" w:rsidRDefault="002416AD" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                       </w:pPr>
@@ -13269,51 +13321,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="00474B80">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD9CA93" wp14:editId="42AFD026">
                             <wp:extent cx="499730" cy="308441"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="19" name="Picture 19" descr="Diagram, venn diagram&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="19" name="Picture 19" descr="Diagram, venn diagram&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId15">
+                                    <a:blip r:embed="rId17">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="499730" cy="308441"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -13328,51 +13380,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve">                  </w:t>
                       </w:r>
                       <w:r w:rsidR="00474B80">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D5CF483" wp14:editId="19C39C4C">
                             <wp:extent cx="669290" cy="340242"/>
                             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                             <wp:docPr id="24" name="Picture 24" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="24" name="Picture 24" descr="A picture containing text, clipart&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId16">
+                                    <a:blip r:embed="rId18">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="696040" cy="353841"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -13449,219 +13501,219 @@
                         <w:gridCol w:w="236"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="236"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                         <w:gridCol w:w="425"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="008F59EF" w14:paraId="5EB3025D" w14:textId="2DB7B500" w:rsidTr="005F24EE">
                         <w:trPr>
                           <w:trHeight w:val="416"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="421" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="643D360A" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="643D360A" w14:textId="48A9B80C" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="1B4F1299" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="1B4F1299" w14:textId="32068505" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="43893FD0" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="43893FD0" w14:textId="5847D1E7" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                             <w:tcBorders>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="0361EC4D" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="0361EC4D" w14:textId="564C6282" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="284" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="5DF51657" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                             <w:tcBorders>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                           </w:tcPr>
-                          <w:p w14:paraId="1E66FD65" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="1E66FD65" w14:textId="4B6BFC07" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7013D3D8" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="7013D3D8" w14:textId="08B07A7A" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="43B30299" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="43B30299" w14:textId="75575D4E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7CF64537" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="7CF64537" w14:textId="33A36203" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="236" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="0ECA424C" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="005E2612" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="005E2612" w14:textId="1DF3DD7E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="36E72674" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="36E72674" w14:textId="2F84DA6E" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7DE2A382" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="7DE2A382" w14:textId="16BC7585" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="7AA7A5EA" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="7AA7A5EA" w14:textId="56F534B3" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="236" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="0C94ED3C" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="485DC793" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="485DC793" w14:textId="17F39883" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="6DD7BE81" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="6DD7BE81" w14:textId="772E9920" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="1559303C" w14:textId="32C294EB" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="1559303C" w14:textId="51B56207" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="199C295E" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="199C295E" w14:textId="367E74B2" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="16EBBE23" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:bottom w:val="nil"/>
                             </w:tcBorders>
                           </w:tcPr>
                           <w:p w14:paraId="7BA78734" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="64FADDA9" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="64FADDA9" w14:textId="2C4F9573" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07167B55" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="07167B55" w14:textId="04252CE1" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="048624AE" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="048624AE" w14:textId="21376DE3" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="425" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="2939CE8D" w14:textId="77777777" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
+                          <w:p w14:paraId="2939CE8D" w14:textId="667F4F24" w:rsidR="008F59EF" w:rsidRDefault="008F59EF" w:rsidP="008F59EF"/>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="44D8F755" w14:textId="33153678" w:rsidR="00EE1153" w:rsidRPr="0011009B" w:rsidRDefault="00EE1153" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
                         <w:rPr>
                           <w:rFonts w:cs="GillSansMT"/>
                           <w:sz w:val="4"/>
                           <w:szCs w:val="4"/>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="204D8A37" w14:textId="7765C9BA" w:rsidR="0084013B" w:rsidRPr="00B259CD" w:rsidRDefault="0084013B" w:rsidP="002C452F">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="-133"/>
@@ -14654,61 +14706,445 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F000C5" w14:textId="2C27CD01" w:rsidR="009C5031" w:rsidRDefault="009C5031" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F000C6" w14:textId="282DF2BA" w:rsidR="009C5031" w:rsidRDefault="009C5031" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F000C7" w14:textId="2EC388AE" w:rsidR="009C5031" w:rsidRPr="009C5031" w:rsidRDefault="005353B1" w:rsidP="0012215D">
+    <w:p w14:paraId="63F000C7" w14:textId="37093768" w:rsidR="009C5031" w:rsidRPr="009C5031" w:rsidRDefault="004A79AE" w:rsidP="0012215D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251529728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F000EE" wp14:editId="7B3E5B44">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>295275</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4567555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6944995" cy="1213485"/>
+                <wp:effectExtent l="19050" t="19050" r="27305" b="24765"/>
+                <wp:wrapNone/>
+                <wp:docPr id="72" name="AutoShape 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6944995" cy="1213485"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 8801"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:gradFill rotWithShape="0">
+                          <a:gsLst>
+                            <a:gs pos="0">
+                              <a:schemeClr val="lt1">
+                                <a:lumMod val="100000"/>
+                                <a:lumOff val="0"/>
+                              </a:schemeClr>
+                            </a:gs>
+                            <a:gs pos="100000">
+                              <a:schemeClr val="accent3">
+                                <a:lumMod val="40000"/>
+                                <a:lumOff val="60000"/>
+                              </a:schemeClr>
+                            </a:gs>
+                          </a:gsLst>
+                          <a:lin ang="5400000" scaled="1"/>
+                        </a:gradFill>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
+                                  <a:schemeClr val="accent3">
+                                    <a:lumMod val="50000"/>
+                                    <a:lumOff val="0"/>
+                                    <a:alpha val="50000"/>
+                                  </a:schemeClr>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63F00222" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>DECLARATION TO BE COMPLETED:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63F00224" w14:textId="5F121A0D" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="00584C9A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>The City of Nedlands may refuse an application if any information is not provided within legislat</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E61B4D">
+                              <w:t xml:space="preserve">ive </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00E61B4D">
+                              <w:t>time period</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="63F00226" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>I,______________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD2814">
+                              <w:t>_______ of _________________</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>___________________________ declare that</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63F00227" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="720" w:firstLine="720"/>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">      (Print Full Name)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="006B76CF">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>(Address)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63F00228" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="720" w:firstLine="720"/>
+                              <w:rPr>
+                                <w:sz w:val="2"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="63F00229" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve"> the information I have provided is true and correct. I am aware that it is an offence to provide false </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00506D72">
+                              <w:t>information</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63F0022B" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="004A367F" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Signature: _________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD2814">
+                              <w:t>______________________   Date: ____</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>_____________________________</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="63F000EE" id="AutoShape 16" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:23.25pt;margin-top:359.65pt;width:546.85pt;height:95.55pt;z-index:251529728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" arcsize="5768f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0DEySlwIAAFwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4Xx2nTptYdaqqXaZJ&#10;3YfWTXu+ARyzYWBA4rS/fhdIvGjt0zQ/WHAv3HM49+Pqet8rshPOS6MbWp5NKBGaGS71pqHfvq7e&#10;zCnxATQHZbRo6KPw9Hr5+tXVYGsxNZ1RXDiCQbSvB9vQLgRbF4VnnejBnxkrNDpb43oIuHWbgjsY&#10;MHqviulkclEMxnHrDBPeo/UuO+kyxW9bwcKntvUiENVQ5BbS36X/Ov6L5RXUGwe2k+xAA/6BRQ9S&#10;I+gY6g4CkK2Tz0L1kjnjTRvOmOkL07aSifQGfE05+es1Dx1Ykd6C4ng7yuT/X1j2cfdgP7tI3dt7&#10;w356os1tB3ojbpwzQyeAI1wZhSoG6+vxQtx4vErWwwfDMbWwDSZpsG9dHwPi68g+Sf04Si32gTA0&#10;XiyqarGYUcLQV07L82o+SxhQH69b58M7YXoSFw11Zqv5F0xowoDdvQ9JcE409BGe/6Ck7RWmbweK&#10;zOeTTBrqw9kC6mPIQ6b4SipFnAnfZeiS2JFncvpjeE+sQQGyOZWluFWOIERDVSjTabXtUYJsKyfx&#10;y3WFdqy+bE8mpDCGQD2xXHxGyyCHu9E0Hsu3gTGhw/kztOplsIuj+UXAhHt4n5KaYLIbOkuhsEU8&#10;AyX4MeWpopNOkZXSZGjodD67nCUq3ig5Or3brEdpVqtTCqfHUh5T28Xaeqt5WgeQKq+RndIRTKT2&#10;RZ7H0ovVFhvb12G/3hMZSc6j0tG0NvwRixGTGZMVRxIuOuOeKBmwvRvqf23BCUrUe435XJRVFedB&#10;2lSzyylu3KlnfeoBzTBUQwNFseLyNuQZsrVObjpEyoWgzQ02QStHypnVoXWwhXPS87iJM+J0n079&#10;GYrL3wAAAP//AwBQSwMEFAAGAAgAAAAhADwumx3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyonTYUEuJUVREHbrRUAm5OvCQR9jqy3Tb9e9wTHFfzNPO2Wk3WsCP6MDiS&#10;kM0EMKTW6YE6Cfv3l7tHYCEq0so4QglnDLCqr68qVWp3oi0ed7FjqYRCqST0MY4l56Ht0aowcyNS&#10;yr6dtyqm03dce3VK5dbwuRBLbtVAaaFXI256bH92Byvh1Q5vz/uv6D/CwuTb8+Zz3RROytubaf0E&#10;LOIU/2C46Cd1qJNT4w6kAzMS8uV9IiU8ZMUC2AXIcjEH1kgoMpEDryv+/4f6FwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhALQMTJKXAgAAXAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADwumx3gAAAACwEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="red" strokeweight="2.25pt">
+                <v:fill color2="#dbdbdb [1302]" focus="100%" type="gradient"/>
+                <v:shadow color="#525252 [1606]" opacity=".5" offset="1pt"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="63F00222" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>DECLARATION TO BE COMPLETED:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63F00224" w14:textId="5F121A0D" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="00584C9A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>The City of Nedlands may refuse an application if any information is not provided within legislat</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E61B4D">
+                        <w:t>ive time period</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63F00226" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>I,______________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD2814">
+                        <w:t>_______ of _________________</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>___________________________ declare that</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63F00227" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="720" w:firstLine="720"/>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">      (Print Full Name)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="006B76CF">
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>(Address)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63F00228" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="006B76CF" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="720" w:firstLine="720"/>
+                        <w:rPr>
+                          <w:sz w:val="2"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="63F00229" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve"> the information I have provided is true and correct. I am aware that it is an offence to provide false </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00506D72">
+                        <w:t>information</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63F0022B" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="004A367F" w:rsidRDefault="006D37EE" w:rsidP="006B76CF">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Signature: _________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD2814">
+                        <w:t>______________________   Date: ____</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>_____________________________</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005353B1">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251818496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A55671C" wp14:editId="742D990A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>6994230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4230857</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="190500" cy="1671320"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Text Box 41"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14772,51 +15208,51 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>PLEASE SIGN HERE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5A55671C" id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:550.75pt;margin-top:333.15pt;width:15pt;height:131.6pt;z-index:-251497984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxBlcT2wEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdNEkFy0GaIEWB&#10;9AGk+YAVRUlEJS67pC3577ukLKdtbkUvxIqP2ZnZ0fZ6Gnpx0OQN2lKuV7kU2iqsjW1L+fT9/s2V&#10;FD6AraFHq0t51F5e716/2o6u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy0fNkgDBP6kNqsJRkYf&#10;+myT5xfZiFQ7QqW95927+VDuEn7TaBW+No3XQfSlZG4hrZTWKq7ZbgtFS+A6o0404B9YDGAsNz1D&#10;3UEAsSfzAmowitBjE1YKhwybxiidNLCadf6XmscOnE5a2Bzvzjb5/wervhwe3TcSYfqAEw8wifDu&#10;AdUPLyzedmBbfUOEY6eh5sbraFk2Ol+cnkarfeEjSDV+xpqHDPuACWhqaIiusE7B6DyA49l0PQWh&#10;Ysv3+bucTxQfrS8u1283aSoZFMtrRz581DiIWJSSeKgJHQ4PPkQ2UCxXYjOL96bv02B7+8cGX4w7&#10;iX0kPFMPUzUJU3P3q6gtqqmwPrIewjkvnG8u4rq5ZKYjx6WU/uceSEvRf7JsS8zWUtBSVEsBVnXI&#10;qQtSzOVtmDO4d2TajsFn4y3esHWNSaqeiZwocwSS2FNcY8Z+/063nn+q3S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDf/wvo3gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXoHayJ11xiC&#10;sBqCiSqkqLtITXMAB08xCh5T7ARy+5pVu/wzT3/elPvZ9uyOo+8cSUjXCTCkxumOWgnnr8PrGzAf&#10;FGnVO0IJD/Swr56fSlVoN9En3k+hZbGEfKEkmBCGgnPfGLTKr92AFHffbrQqxDi2XI9qiuW255sk&#10;EdyqjuIFowasDTbX081KOD64mTKbn5u6FkeR/RzU9aOX8mU1v++ABZzDHwyLflSHKjpd3I20Z33M&#10;aZLmkZUghMiALUiaLaOLhO1mmwOvSv7/i+oXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;sQZXE9sBAACcAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA3/8L6N4AAAANAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="5A55671C" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:550.75pt;margin-top:333.15pt;width:15pt;height:131.6pt;z-index:-251497984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkj8bE2gEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v1DAQfEfiP1h+55I7RAvR5arSqgip&#10;UKSWH+A4TmKReM2u75L796ydyxXoG+LF2vhjdmZ2sr2ahl4cDJIFV8r1KpfCOA21dW0pvz/dvXkv&#10;BQXlatWDM6U8GpJXu9evtqMvzAY66GuDgkEcFaMvZReCL7KMdGcGRSvwxvFhAziowJ/YZjWqkdGH&#10;Ptvk+UU2AtYeQRsi3r2dD+Uu4TeN0eGhacgE0ZeSuYW0YlqruGa7rSpaVL6z+kRD/QOLQVnHTc9Q&#10;tyoosUf7AmqwGoGgCSsNQwZNY7VJGljNOv9LzWOnvEla2BzyZ5vo/8Hqr4dH/w1FmD7CxANMIsjf&#10;g/5BwsFNp1xrrhFh7IyqufE6WpaNnorT02g1FRRBqvEL1DxktQ+QgKYGh+gK6xSMzgM4nk03UxA6&#10;tvyQv8v5RPPR+uJy/XaTppKpYnntkcInA4OIRSmRh5rQ1eGeQmSjiuVKbObgzvZ9Gmzv/tjgi3En&#10;sY+EZ+phqiZh68gkaotqKqiPrAdhzgvnm4u4bi6Z6chxKSX93Cs0UvSfHdsSs7UUuBTVUiinO+DU&#10;BSnm8ibMGdx7tG3H4LPxDq7ZusYmVc9ETpQ5AknsKa4xY79/p1vPP9XuFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAN//C+jeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FugzAQRfeVegdrInXXGIKw&#10;GoKJKqSou0hNcwAHTzEKHlPsBHL7mlW7/DNPf96U+9n27I6j7xxJSNcJMKTG6Y5aCeevw+sbMB8U&#10;adU7QgkP9LCvnp9KVWg30SfeT6FlsYR8oSSYEIaCc98YtMqv3YAUd99utCrEOLZcj2qK5bbnmyQR&#10;3KqO4gWjBqwNNtfTzUo4PriZMpufm7oWR5H9HNT1o5fyZTW/74AFnMMfDIt+VIcqOl3cjbRnfcxp&#10;kuaRlSCEyIAtSJoto4uE7WabA69K/v+L6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBk&#10;j8bE2gEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDf/wvo3gAAAA0BAAAPAAAAAAAAAAAAAAAAADQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5949EBB2" w14:textId="77777777" w:rsidR="009A33B4" w:rsidRPr="00150E7B" w:rsidRDefault="009A33B4" w:rsidP="009A33B4">
                       <w:pPr>
                         <w:spacing w:line="293" w:lineRule="exact"/>
                         <w:ind w:left="20"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00150E7B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:spacing w:val="28"/>
                           <w:w w:val="99"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>PLEASE SIGN HERE</w:t>
                       </w:r>
@@ -14915,51 +15351,51 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>PLEASE SIGN HERE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="63F000EC" id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6.3pt;margin-top:335pt;width:15pt;height:131.6pt;z-index:-251774464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkj8bE2gEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v1DAQfEfiP1h+55I7RAvR5arSqgip&#10;UKSWH+A4TmKReM2u75L796ydyxXoG+LF2vhjdmZ2sr2ahl4cDJIFV8r1KpfCOA21dW0pvz/dvXkv&#10;BQXlatWDM6U8GpJXu9evtqMvzAY66GuDgkEcFaMvZReCL7KMdGcGRSvwxvFhAziowJ/YZjWqkdGH&#10;Ptvk+UU2AtYeQRsi3r2dD+Uu4TeN0eGhacgE0ZeSuYW0YlqruGa7rSpaVL6z+kRD/QOLQVnHTc9Q&#10;tyoosUf7AmqwGoGgCSsNQwZNY7VJGljNOv9LzWOnvEla2BzyZ5vo/8Hqr4dH/w1FmD7CxANMIsjf&#10;g/5BwsFNp1xrrhFh7IyqufE6WpaNnorT02g1FRRBqvEL1DxktQ+QgKYGh+gK6xSMzgM4nk03UxA6&#10;tvyQv8v5RPPR+uJy/XaTppKpYnntkcInA4OIRSmRh5rQ1eGeQmSjiuVKbObgzvZ9Gmzv/tjgi3En&#10;sY+EZ+phqiZh68gkaotqKqiPrAdhzgvnm4u4bi6Z6chxKSX93Cs0UvSfHdsSs7UUuBTVUiinO+DU&#10;BSnm8ibMGdx7tG3H4LPxDq7ZusYmVc9ETpQ5AknsKa4xY79/p1vPP9XuFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMlbjuDcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQwKG&#10;hjgVilRxq0TbB3DjbRzVPyF2m/Tt2Z7gOLOfZmeq1ewsu+AY++AlPC8yYOjboHvfSdjv1k/vwGJS&#10;XisbPEq4YoRVfX9XqVKHyX/jZZs6RiE+lkqCSWkoOY+tQafiIgzo6XYMo1OJ5NhxPaqJwp3leZYJ&#10;7lTv6YNRAzYG29P27CRsrtxMhXvdt00jNqL4WavTl5Xy8WH+/ACWcE5/MNzqU3WoqdMhnL2OzJLO&#10;BZESxFtGmwh4uRkHCcuiyIHXFf+/oP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZI/G&#10;xNoBAACcAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yVuO4NwAAAAJAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="63F000EC" id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:6.3pt;margin-top:335pt;width:15pt;height:131.6pt;z-index:-251774464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBriazY2QEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v1DAQfEfiP1h+55I7RAvR5arSqgip&#10;UKSWH+A4TmKReM2u75L796ydyxXoG+LF2vhjdmZ2sr2ahl4cDJIFV8r1KpfCOA21dW0pvz/dvXkv&#10;BQXlatWDM6U8GpJXu9evtqMvzAY66GuDgkEcFaMvZReCL7KMdGcGRSvwxvFhAziowJ/YZjWqkdGH&#10;Ptvk+UU2AtYeQRsi3r2dD+Uu4TeN0eGhacgE0ZeSuYW0YlqruGa7rSpaVL6z+kRD/QOLQVnHTc9Q&#10;tyoosUf7AmqwGoGgCSsNQwZNY7VJGljNOv9LzWOnvEla2BzyZ5vo/8Hqr4dH/w1FmD7CxANMIsjf&#10;g/5BwsFNp1xrrhFh7IyqufE6WpaNnorT02g1FRRBqvEL1DxktQ+QgKYGh+gK6xSMzgM4nk03UxA6&#10;tvyQv8v5RPPR+uJy/XaTppKpYnntkcInA4OIRSmRh5rQ1eGeQmSjiuVKbObgzvZ9Gmzv/tjgi3En&#10;sY+EZ+phqiZh61LOjaOaCuoj60GY88L55iKum0tmOnJcSkk/9wqNFP1nx7bEbC0FLkW1FMrpDjh1&#10;QYq5vAlzBvcebdsx+Gy8g2u2rrFJ1TORE2WOQBJ7imvM2O/f6dbzT7X7BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAyVuO4NwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDAoaG&#10;OBWKVHGrRNsHcONtHNU/IXab9O3ZnuA4s59mZ6rV7Cy74Bj74CU8LzJg6Nuge99J2O/WT+/AYlJe&#10;Kxs8SrhihFV9f1epUofJf+NlmzpGIT6WSoJJaSg5j61Bp+IiDOjpdgyjU4nk2HE9qonCneV5lgnu&#10;VO/pg1EDNgbb0/bsJGyu3EyFe923TSM2ovhZq9OXlfLxYf78AJZwTn8w3OpTdaip0yGcvY7Mks4F&#10;kRLEW0abCHi5GQcJy6LIgdcV/7+g/gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBriazY&#10;2QEAAJwDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJ&#10;W47g3AAAAAkBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="63F00221" w14:textId="77777777" w:rsidR="00AF42D6" w:rsidRPr="00150E7B" w:rsidRDefault="00AF42D6" w:rsidP="00AF42D6">
                       <w:pPr>
                         <w:spacing w:line="293" w:lineRule="exact"/>
                         <w:ind w:left="20"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00150E7B">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:spacing w:val="28"/>
                           <w:w w:val="99"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>PLEASE SIGN HERE</w:t>
                       </w:r>
@@ -14996,74 +15432,78 @@
                 <wp:docPr id="27" name="Text Box 27"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1690577" cy="244165"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5DB3B86C" w14:textId="77777777" w:rsidR="0011009B" w:rsidRDefault="0011009B"/>
+                          <w:p w14:paraId="5DB3B86C" w14:textId="3D0C0254" w:rsidR="0011009B" w:rsidRDefault="0011009B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="18352EF4" id="Text Box 27" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:397.3pt;margin-top:223.3pt;width:133.1pt;height:19.25pt;z-index:251813376;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjsvxLOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L7tQIAliiSgRVSWU&#10;RCJVzsZrs1a9Htc27NJf37FZPpL2VPXiHXvGzzNv3uz0vq012QvnFZiC9ns5JcJwKJXZFvT7y/LT&#10;LSU+MFMyDUYU9CA8vZ99/DBt7EQMoAJdCkcQxPhJYwtahWAnWeZ5JWrme2CFQacEV7OAW7fNSsca&#10;RK91NsjzcdaAK60DLrzH04ejk84SvpSChycpvQhEFxRzC2l1ad3ENZtN2WTrmK0U79Jg/5BFzZTB&#10;R89QDywwsnPqD6hacQceZOhxqDOQUnGRasBq+vm7atYVsyLVguR4e6bJ/z9Y/rhf22dHQvsFWmxg&#10;JKSxfuLxMNbTSlfHL2ZK0I8UHs60iTYQHi+N7/LRzQ0lHH2D4bA/HkWY7HLbOh++CqhJNArqsC2J&#10;LbZf+XAMPYXExzxoVS6V1mkTpSAW2pE9wybqkHJE8DdR2pCmoOPPozwBv/FF6PP9jWb8R5feVRTi&#10;aYM5X2qPVmg3LVElVpWUEo82UB6QLwdHKXnLlwrxV8yHZ+ZQO0gRzkN4wkVqwKSgsyipwP3623mM&#10;x5ail5IGtVhQ/3PHnKBEfzPY7Lv+cBjFmzbD0Q1mQ9y1Z3PtMbt6AchUHyfP8mTG+KBPpnRQv+LY&#10;zOOr6GKG49sFDSdzEY4TgmPHxXyeglCuloWVWVseoWNnIq8v7StztutrQEU8wkm1bPKuvcfYeNPA&#10;fBdAqtT7C6sd/yj1pJ5uLOMsXe9T1OXnMfsNAAD//wMAUEsDBBQABgAIAAAAIQD3v0Zz3wAAAAwB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF0UQprGqQAVLpwoqGc33toWsR3F&#10;bhr+nu0Jbrs7o9k3zWb2PZtwTC4GCcuFAIahi9oFI+Hr8/WuApayClr1MaCEH0ywaa+vGlXreA4f&#10;OO2yYRQSUq0k2JyHmvPUWfQqLeKAgbRjHL3KtI6G61GdKdz3/F6IknvlAn2wasAXi9337uQlbJ/N&#10;ynSVGu220s5N8/74bt6kvL2Zn9bAMs75zwwXfEKHlpgO8RR0Yr2Ex1VRklVCUZQ0XByiFNTmQKfq&#10;YQm8bfj/Eu0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACOy/Es7AgAAhAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPe/RnPfAAAADAEAAA8A&#10;AAAAAAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="18352EF4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 27" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:397.3pt;margin-top:223.3pt;width:133.1pt;height:19.25pt;z-index:251813376;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcALOePAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdoacYosRYYB&#10;QVsgHXpWZDkWJouapMTOfv0o2flot9Owi0yJ1BP5+OjZfVsrchDWSdA5HQ5SSoTmUEi9y+n3l9Wn&#10;W0qcZ7pgCrTI6VE4ej//+GHWmEyMoAJVCEsQRLusMTmtvDdZkjheiZq5ARih0VmCrZnHrd0lhWUN&#10;otcqGaXpNGnAFsYCF87h6UPnpPOIX5aC+6eydMITlVPMzcfVxnUb1mQ+Y9nOMlNJ3qfB/iGLmkmN&#10;j56hHphnZG/lH1C15BYclH7AoU6gLCUXsQasZpi+q2ZTMSNiLUiOM2ea3P+D5Y+HjXm2xLdfoMUG&#10;BkIa4zKHh6GetrR1+GKmBP1I4fFMm2g94eHS9C6d3NxQwtE3Go+H00mASS63jXX+q4CaBCOnFtsS&#10;2WKHtfNd6CkkPOZAyWIllYqbIAWxVJYcGDZR+Zgjgr+JUpo0OZ1+nqQR+I0vQJ/vbxXjP/r0rqIQ&#10;T2nM+VJ7sHy7bYkssKozMVsojsiXhU5KzvCVRPw1c/6ZWdQOUoTz4J9wKRVgUtBblFRgf/3tPMRj&#10;S9FLSYNazKn7uWdWUKK+aWz23XA8DuKNm/HkZoQbe+3ZXnv0vl4CMjXEyTM8miHeq5NZWqhfcWwW&#10;4VV0Mc3x7Zz6k7n03YTg2HGxWMQglKthfq03hgfo0JnA60v7yqzp++pREY9wUi3L3rW3iw03NSz2&#10;HkoZex+I7ljt+UepR/X0Yxlm6Xofoy4/j/lvAAAA//8DAFBLAwQUAAYACAAAACEA979Gc98AAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdFEKaxqkAFS6cKKhnN97aFrEd&#10;xW4a/p7tCW67O6PZN81m9j2bcEwuBgnLhQCGoYvaBSPh6/P1rgKWsgpa9TGghB9MsGmvrxpV63gO&#10;HzjtsmEUElKtJNich5rz1Fn0Ki3igIG0Yxy9yrSOhutRnSnc9/xeiJJ75QJ9sGrAF4vd9+7kJWyf&#10;zcp0lRrtttLOTfP++G7epLy9mZ/WwDLO+c8MF3xCh5aYDvEUdGK9hMdVUZJVQlGUNFwcohTU5kCn&#10;6mEJvG34/xLtLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcALOePAIAAIQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD3v0Zz3wAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5DB3B86C" w14:textId="77777777" w:rsidR="0011009B" w:rsidRDefault="0011009B"/>
+                    <w:p w14:paraId="5DB3B86C" w14:textId="3D0C0254" w:rsidR="0011009B" w:rsidRDefault="0011009B"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0053667F">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251772416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2992BF34" wp14:editId="360F7E43">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2834669</wp:posOffset>
                 </wp:positionV>
@@ -15073,71 +15513,71 @@
                 <wp:docPr id="26" name="Text Box 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2636874" cy="255181"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="59D60FB4" w14:textId="77777777" w:rsidR="00F00799" w:rsidRDefault="00F00799"/>
+                          <w:p w14:paraId="59D60FB4" w14:textId="10C219B9" w:rsidR="00F00799" w:rsidRDefault="00F00799"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2992BF34" id="Text Box 26" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:223.2pt;width:207.65pt;height:20.1pt;z-index:251772416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOGPzBOwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuPGjEMvlfqf4hyLwMssHTEsKKsqCqh&#10;3ZXYas8hkzBRM3GaBGbor68Tnvs4Vb1k7Nj5bH+2Z3LX1prshPMKTEF7nS4lwnAoldkU9Ofz4suY&#10;Eh+YKZkGIwq6F57eTT9/mjQ2F32oQJfCEQQxPm9sQasQbJ5lnleiZr4DVhg0SnA1C6i6TVY61iB6&#10;rbN+tzvKGnCldcCF93h7fzDSacKXUvDwKKUXgeiCYm4hnS6d63hm0wnLN47ZSvFjGuwfsqiZMhj0&#10;DHXPAiNbp95B1Yo78CBDh0OdgZSKi1QDVtPrvqlmVTErUi1Ijrdnmvz/g+UPu5V9ciS036DFBkZC&#10;Gutzj5exnla6On4xU4J2pHB/pk20gXC87I9uRuPbASUcbf3hsDdOMNnltXU+fBdQkygU1GFbElts&#10;t/QBI6LrySUG86BVuVBaJyWOgphrR3YMm6jDCfyVlzakKejoZthNwK9sEfr8fq0Z/xWrxJhXXqhp&#10;g5eX2qMU2nVLVIlVnYlZQ7lHvhwcRslbvlCIv2Q+PDGHs4MU4T6ERzykBkwKjhIlFbg/H91Hf2wp&#10;WilpcBYL6n9vmROU6B8Gm/21NxjE4U3KYHjbR8VdW9bXFrOt54BM9XDzLE9i9A/6JEoH9QuuzSxG&#10;RRMzHGMXNJzEeThsCK4dF7NZcsJxtSwszcryCB07E3l9bl+Ys8e+BpyIBzhNLcvftPfgG18amG0D&#10;SJV6H4k+sHrkH0c9tee4lnGXrvXkdfl5TP8CAAD//wMAUEsDBBQABgAIAAAAIQAbPB863AAAAAgB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMIUQhxKkCFCycK4ryNt45FvI5s&#10;Nw1/jznBbVazmnnTbhY3iplCtJ4VrFcFCOLea8tGwcf781UNIiZkjaNnUvBNETbd+VmLjfYnfqN5&#10;l4zIIRwbVDCkNDVSxn4gh3HlJ+LsHXxwmPIZjNQBTzncjfK6KCrp0HJuGHCip4H6r93RKdg+mjvT&#10;1xiGba2tnZfPw6t5UeryYnm4B5FoSX/P8Iuf0aHLTHt/ZB3FqCAPSQrKsipBZLtc396A2GdRVxXI&#10;rpX/B3Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE4Y/ME7AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABs8HzrcAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAlQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2992BF34" id="Text Box 26" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:223.2pt;width:207.65pt;height:20.1pt;z-index:251772416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOyF1lPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfRxcgTLEUTEqpklV&#10;W4lOfQ65hIuWi7MkcMd+/ZzAAe32NO0lZ8fOZ/uzfbO7ttZkL5xXYAo66PUpEYZDqcy2oN9fVp8m&#10;lPjATMk0GFHQg/D0bv7xw6yxU5FDBboUjiCI8dPGFrQKwU6zzPNK1Mz3wAqDRgmuZgFVt81KxxpE&#10;r3WW9/vjrAFXWgdceI+390cjnSd8KQUPT1J6EYguKOYW0unSuYlnNp+x6dYxWyl+SoP9QxY1UwaD&#10;nqHuWWBk59QfULXiDjzI0ONQZyCl4iLVgNUM+u+qWVfMilQLkuPtmSb//2D5435tnx0J7RdosYGR&#10;kMb6qcfLWE8rXR2/mClBO1J4ONMm2kA4Xubjm/HkdkgJR1s+Gg0mCSa7vLbOh68CahKFgjpsS2KL&#10;7R98wIjo2rnEYB60KldK66TEURBL7cieYRN16MDfeGlDmoKOb0b9BPzGFqHP7zea8R+xSox55YWa&#10;Nnh5qT1Kod20RJVYVd4Rs4HygHw5OI6St3ylEP+B+fDMHM4OUoT7EJ7wkBowKThJlFTgfv3tPvpj&#10;S9FKSYOzWFD/c8ecoER/M9jsz4PhMA5vUoaj2xwVd23ZXFvMrl4CMjXAzbM8idE/6E6UDupXXJtF&#10;jIomZjjGLmjoxGU4bgiuHReLRXLCcbUsPJi15RE6diby+tK+MmdPfQ04EY/QTS2bvmvv0Te+NLDY&#10;BZAq9T4SfWT1xD+OemrPaS3jLl3ryevy85j/BgAA//8DAFBLAwQUAAYACAAAACEAGzwfOtwAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTCFEIcSpAhQsnCuK8jbeORbyO&#10;bDcNf485wW1Ws5p5024WN4qZQrSeFaxXBQji3mvLRsHH+/NVDSImZI2jZ1LwTRE23flZi432J36j&#10;eZeMyCEcG1QwpDQ1UsZ+IIdx5Sfi7B18cJjyGYzUAU853I3yuigq6dBybhhwoqeB+q/d0SnYPpo7&#10;09cYhm2trZ2Xz8OreVHq8mJ5uAeRaEl/z/CLn9Ghy0x7f2QdxaggD0kKyrIqQWS7XN/egNhnUVcV&#10;yK6V/wd0PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOyF1lPAIAAIQEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbPB863AAAAAgBAAAPAAAA&#10;AAAAAAAAAAAAAJYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="59D60FB4" w14:textId="77777777" w:rsidR="00F00799" w:rsidRDefault="00F00799"/>
+                    <w:p w14:paraId="59D60FB4" w14:textId="10C219B9" w:rsidR="00F00799" w:rsidRDefault="00F00799"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0053667F">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1442DADD" wp14:editId="766649B7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>174787</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2834669</wp:posOffset>
@@ -15148,97 +15588,85 @@
                 <wp:docPr id="13" name="Text Box 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1775637" cy="254945"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="338E8721" w14:textId="6B89325E" w:rsidR="00C141A2" w:rsidRPr="00C141A2" w:rsidRDefault="00C141A2">
+                          <w:p w14:paraId="338E8721" w14:textId="01619372" w:rsidR="00C141A2" w:rsidRPr="00C141A2" w:rsidRDefault="00C141A2">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1442DADD" id="Text Box 13" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.75pt;margin-top:223.2pt;width:139.8pt;height:20.05pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC83EZfPQIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5yk+ViDOEWWIsOA&#10;oi2QDj0rshQLk0VNUmJnv36U7Hy022nYRaZE6ol8fPT8rqk0OQjnFZicDnp9SoThUCizy+n3l/Wn&#10;z5T4wEzBNBiR06Pw9G7x8cO8tjMxhBJ0IRxBEONntc1pGYKdZZnnpaiY74EVBp0SXMUCbt0uKxyr&#10;Eb3S2bDfn2Q1uMI64MJ7PL1vnXSR8KUUPDxJ6UUgOqeYW0irS+s2rtlizmY7x2ypeJcG+4csKqYM&#10;PnqGumeBkb1Tf0BVijvwIEOPQ5WBlIqLVANWM+i/q2ZTMitSLUiOt2ea/P+D5Y+HjX12JDRfoMEG&#10;RkJq62ceD2M9jXRV/GKmBP1I4fFMm2gC4fHSdDqe3Ewp4egbjke3o3GEyS63rfPhq4CKRCOnDtuS&#10;2GKHBx/a0FNIfMyDVsVaaZ02UQpipR05MGyiDilHBH8TpQ2pczq5GfcT8BtfhD7f32rGf3TpXUUh&#10;njaY86X2aIVm2xBVYFXDEzFbKI7Il4NWSt7ytUL8B+bDM3OoHaQI5yE84SI1YFLQWZSU4H797TzG&#10;Y0vRS0mNWsyp/7lnTlCivxls9u1gNIriTZvReDrEjbv2bK89Zl+tAJka4ORZnswYH/TJlA6qVxyb&#10;ZXwVXcxwfDun4WSuQjshOHZcLJcpCOVqWXgwG8sjdOxM5PWleWXOdn0NqIhHOKmWzd61t42NNw0s&#10;9wGkSr2PRLesdvyj1JN6urGMs3S9T1GXn8fiNwAAAP//AwBQSwMEFAAGAAgAAAAhACoCdObeAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s3ei6UppOgAYXTgzEOWu8JKJx&#10;qiTrytsTTnC0/en397fb2Q1swhCtJwHLRQEMqffKkhbw8f58UwOLSZKSgycU8I0Rtt3lRSsb5c/0&#10;htM+aZZDKDZSgElpbDiPvUEn48KPSPl29MHJlMeguQrynMPdwFdFUXEnLeUPRo74ZLD/2p+cgN2j&#10;vtN9LYPZ1craaf48vuoXIa6v5od7YAnn9AfDr35Why47HfyJVGSDgNVmnUkBZVmVwDJwW2yWwA55&#10;U1dr4F3L/1fofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC83EZfPQIAAIQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAqAnTm3gAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAJcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="1442DADD" id="Text Box 13" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.75pt;margin-top:223.2pt;width:139.8pt;height:20.05pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDbgmKPAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5zvrEacIkuRYUDQ&#10;FkiHnhVZjoXJoiYpsbNfP0p2PtrtNOwiUyL1RD4+en7fVIochXUSdEYHvT4lQnPIpd5n9PvL+tNn&#10;SpxnOmcKtMjoSTh6v/j4YV6bVAyhBJULSxBEu7Q2GS29N2mSOF6KirkeGKHRWYCtmMet3Se5ZTWi&#10;VyoZ9vvTpAabGwtcOIenD62TLiJ+UQjun4rCCU9URjE3H1cb111Yk8WcpXvLTCl5lwb7hywqJjU+&#10;eoF6YJ6Rg5V/QFWSW3BQ+B6HKoGikFzEGrCaQf9dNduSGRFrQXKcudDk/h8sfzxuzbMlvvkCDTYw&#10;EFIblzo8DPU0ha3CFzMl6EcKTxfaROMJD5dms8l0NKOEo284Gd+NJwEmud421vmvAioSjIxabEtk&#10;ix03zreh55DwmAMl87VUKm6CFMRKWXJk2ETlY44I/iZKaVJndDqa9CPwG1+AvtzfKcZ/dOndRCGe&#10;0pjztfZg+WbXEJljVaMzMTvIT8iXhVZKzvC1RPwNc/6ZWdQOUoTz4J9wKRRgUtBZlJRgf/3tPMRj&#10;S9FLSY1azKj7eWBWUKK+aWz23WA8DuKNm/FkNsSNvfXsbj36UK0AmRrg5BkezRDv1dksLFSvODbL&#10;8Cq6mOb4dkb92Vz5dkJw7LhYLmMQytUwv9FbwwN06Ezg9aV5ZdZ0ffWoiEc4q5al79rbxoabGpYH&#10;D4WMvQ9Et6x2/KPUo3q6sQyzdLuPUdefx+I3AAAA//8DAFBLAwQUAAYACAAAACEAKgJ05t4AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbizd6LpSmk6ABhdODMQ5a7wkonGq&#10;JOvK2xNOcLT96ff3t9vZDWzCEK0nActFAQyp98qSFvDx/nxTA4tJkpKDJxTwjRG23eVFKxvlz/SG&#10;0z5plkMoNlKASWlsOI+9QSfjwo9I+Xb0wcmUx6C5CvKcw93AV0VRcSct5Q9GjvhksP/an5yA3aO+&#10;030tg9nVytpp/jy+6hchrq/mh3tgCef0B8OvflaHLjsd/IlUZIOA1WadSQFlWZXAMnBbbJbADnlT&#10;V2vgXcv/V+h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMNuCYo8AgAAhAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACoCdObeAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAlgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="338E8721" w14:textId="6B89325E" w:rsidR="00C141A2" w:rsidRPr="00C141A2" w:rsidRDefault="00C141A2">
+                    <w:p w14:paraId="338E8721" w14:textId="01619372" w:rsidR="00C141A2" w:rsidRPr="00C141A2" w:rsidRDefault="00C141A2">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0053667F">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7879B586" wp14:editId="5C168CA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1900540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1902327</wp:posOffset>
@@ -15370,51 +15798,51 @@
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6380A2FD" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:45.55pt;margin-top:150.45pt;width:21.75pt;height:19.25pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLzZsYfQIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0H7mNBnSJo0WFA&#10;0RZNh55VWaoNyKJGKXGyXz9KfiToih2G+SCLIvmR/ETq8mrXGrZV6BuwJc9PZpwpK6Fq7FvJfzzf&#10;frngzAdhK2HAqpLvledXy8+fLju3UHOowVQKGYFYv+hcyesQ3CLLvKxVK/wJOGVJqQFbEUjEt6xC&#10;0RF6a7L5bHaWdYCVQ5DKezq96ZV8mfC1VjI8aO1VYKbklFtIK6b1Na7Z8lIs3lC4upFDGuIfsmhF&#10;YynoBHUjgmAbbP6AahuJ4EGHEwltBlo3UqUaqJp89q6adS2cSrUQOd5NNPn/Byvvt2v3iERD5/zC&#10;0zZWsdPYxj/lx3aJrP1EltoFJulwfn5WFOecSVLNiyK/SGRmB2eHPnxT0LK4KTnSXSSKxPbOBwpI&#10;pqNJjGXhtjEm3Yex8cCDaap4loTYEOraINsKusqwy+PVEcSRFUnRMztUknZhb1SEMPZJadZUMfeU&#10;SGqyA6aQUtmQ96paVKoPdTqjbww2ZpFCJ8CIrCnJCXsAGC17kBG7z3mwj64q9ejkPPtbYr3z5JEi&#10;gw2Tc9tYwI8ADFU1RO7tR5J6aiJLr1DtH5Eh9BPinbxt6NruhA+PAmkkaHhozMMDLdpAV3IYdpzV&#10;gL8+Oo/21Kmk5ayjESu5/7kRqDgz3y318Ne8KOJMJqE4PZ+TgMea12ON3bTXQFef04PiZNpG+2DG&#10;rUZoX+g1WMWopBJWUuySy4CjcB360af3RKrVKpnRHDoR7uzayQgeWY1t+bx7EeiG3g3U9PcwjqNY&#10;vGvh3jZ6WlhtAugm9feB14FvmuHUOMN7Ex+JYzlZHV7F5W8AAAD//wMAUEsDBBQABgAIAAAAIQCL&#10;Dt5b4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuE0tKp4mWphMCgXZA&#10;SIztwM1tTFvWOFWTbeXtyU5wtP3p9/cXq8n24kij7xxrSOYKBHHtTMeNhu3H880dCB+QDfaOScMP&#10;eViVlxcF5sad+J2Om9CIGMI+Rw1tCEMupa9bsujnbiCOty83WgxxHBtpRjzFcNvLW6WW0mLH8UOL&#10;Az22VO83B6vhcz2F5jt5Ca97nO1m67aq354qra+vpod7EIGm8AfDWT+qQxmdKndg40WvIUuSSGpI&#10;lcpAnIF0sQRRxU2aLUCWhfxfofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS82bGH0C&#10;AABdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiw7e&#10;W+EAAAAKAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0053667F">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251595264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBA42E5" wp14:editId="3054D16D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251595264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBA42E5" wp14:editId="680FA832">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>175895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1399894</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3409064" cy="255182"/>
                 <wp:effectExtent l="0" t="0" r="20320" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3409064" cy="255182"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -15423,446 +15851,57 @@
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1A04A9F3" w14:textId="77777777" w:rsidR="001134C4" w:rsidRDefault="001134C4"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2DBA42E5" id="Text Box 8" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.85pt;margin-top:110.25pt;width:268.45pt;height:20.1pt;z-index:251595264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjSLh0PAIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+x8rjXiFFmKDAOK&#10;tkA69KzIcixMFjVJiZ39+lGy89Fup2EXmRKpJ/Lx0fO7tlbkIKyToHM6HKSUCM2hkHqX0+8v6083&#10;lDjPdMEUaJHTo3D0bvHxw7wxmRhBBaoQliCIdlljclp5b7IkcbwSNXMDMEKjswRbM49bu0sKyxpE&#10;r1UyStNZ0oAtjAUunMPT+85JFxG/LAX3T2XphCcqp5ibj6uN6zasyWLOsp1lppK8T4P9QxY1kxof&#10;PUPdM8/I3so/oGrJLTgo/YBDnUBZSi5iDVjNMH1XzaZiRsRakBxnzjS5/wfLHw8b82yJb79Aiw0M&#10;hDTGZQ4PQz1taevwxUwJ+pHC45k20XrC8XA8SW/T2YQSjr7RdDq8GQWY5HLbWOe/CqhJMHJqsS2R&#10;LXZ4cL4LPYWExxwoWaylUnETpCBWypIDwyYqH3NE8DdRSpMmp7PxNI3Ab3wB+nx/qxj/0ad3FYV4&#10;SmPOl9qD5dttS2SBVY1PxGyhOCJfFjopOcPXEvEfmPPPzKJ2kCKcB/+ES6kAk4LeoqQC++tv5yEe&#10;W4peShrUYk7dzz2zghL1TWOzb4eTSRBv3Eymn0e4sdee7bVH7+sVIFNDnDzDoxnivTqZpYX6Fcdm&#10;GV5FF9Mc386pP5kr300Ijh0Xy2UMQrka5h/0xvAAHToTeH1pX5k1fV89KuIRTqpl2bv2drHhpobl&#10;3kMpY+8D0R2rPf8o9aiefizDLF3vY9Tl57H4DQAA//8DAFBLAwQUAAYACAAAACEAhxFDdN0AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhYm0pTSdAgwsnBuKcNVkS0ThV&#10;k3Xl7TEndrJsf/r9ud0sYWCzmZKPKOF2JYAZ7KP2aCV8frzc1MBSVqjVENFI+DEJNt3lRasaHU/4&#10;buZdtoxCMDVKgst5bDhPvTNBpVUcDdLuEKegMrWT5XpSJwoPAy+EKHlQHumCU6N5dqb/3h2DhO2T&#10;vbd9rSa3rbX38/J1eLOvUl5fLY8PwLJZ8j8Mf/qkDh057eMRdWKDhKKqiKRaiDUwAtblXQlsT5NS&#10;VMC7lp+/0P0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA40i4dDwCAACEBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhxFDdN0AAAAKAQAADwAA&#10;AAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="2DBA42E5" id="Text Box 8" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.85pt;margin-top:110.25pt;width:268.45pt;height:20.1pt;z-index:251595264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdXcUzPQIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykTtYGcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0yJ1BP5+OjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;bilxnumCKdAip0fh6P3844dZY6ZiBCWoQliCINpNG5PT0nszTRLHS1EzNwAjNDol2Jp53NpdUljW&#10;IHqtklGaTpIGbGEscOEcnj50TjqP+FIK7p+kdMITlVPMzcfVxnUb1mQ+Y9OdZaaseJ8G+4csalZp&#10;fPQM9cA8I3tb/QFVV9yCA+kHHOoEpKy4iDVgNcP0XTWbkhkRa0FynDnT5P4fLH88bMyzJb79Ai02&#10;MBDSGDd1eBjqaaWtwxczJehHCo9n2kTrCcfDmyy9SycZJRx9o/F4eDsKMMnltrHOfxVQk2Dk1GJb&#10;IlvssHa+Cz2FhMccqKpYVUrFTZCCWCpLDgybqHzMEcHfRClNmpxObsZpBH7jC9Dn+1vF+I8+vaso&#10;xFMac77UHizfbltSFVhVdiJmC8UR+bLQSckZvqoQf82cf2YWtYMU4Tz4J1ykAkwKeouSEuyvv52H&#10;eGwpeilpUIs5dT/3zApK1DeNzb4bZlkQb9xk488j3Nhrz/bao/f1EpCpIU6e4dEM8V6dTGmhfsWx&#10;WYRX0cU0x7dz6k/m0ncTgmPHxWIRg1Cuhvm13hgeoENnAq8v7Suzpu+rR0U8wkm1bPquvV1suKlh&#10;sfcgq9j7QHTHas8/Sj2qpx/LMEvX+xh1+XnMfwMAAP//AwBQSwMEFAAGAAgAAAAhAIcRQ3TdAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4soWJtKU0nQIMLJwbinDVZEtE4&#10;VZN15e0xJ3aybH/6/bndLGFgs5mSjyjhdiWAGeyj9mglfH683NTAUlao1RDRSPgxCTbd5UWrGh1P&#10;+G7mXbaMQjA1SoLLeWw4T70zQaVVHA3S7hCnoDK1k+V6UicKDwMvhCh5UB7pglOjeXam/94dg4Tt&#10;k723fa0mt6219/PydXizr1JeXy2PD8CyWfI/DH/6pA4dOe3jEXVig4SiqoikWog1MALW5V0JbE+T&#10;UlTAu5afv9D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF1dxTM9AgAAhAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIcRQ3TdAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1A04A9F3" w14:textId="77777777" w:rsidR="001134C4" w:rsidRDefault="001134C4"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-            </w:pict>
-[...387 lines deleted...]
-              </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B751FC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251531776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F000F8" wp14:editId="021C9758">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5714</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6139180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3400425" cy="2012950"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
                 <wp:wrapNone/>
@@ -16673,65 +16712,51 @@
                       </w:r>
                       <w:r w:rsidR="00B751FC">
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="63F0023E" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRPr="00443D12" w:rsidRDefault="006D37EE" w:rsidP="00B751FC">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="426"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Place a bell on your </w:t>
-[...13 lines deleted...]
-                        <w:t xml:space="preserve"> collar to avoid injury to wildlife.</w:t>
+                        <w:t>Place a bell on your cats collar to avoid injury to wildlife.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B751FC">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251503104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F000F2" wp14:editId="14022EBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-22860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -16947,74 +16972,74 @@
                     <w:p w14:paraId="63F00235" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="004369E6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="63F00236" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="004369E6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="63F00237" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="004369E6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C5031" w:rsidRPr="009C5031" w:rsidSect="002756F9">
-      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="284" w:bottom="284" w:left="426" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:num="2" w:space="568"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63B25BD0" w14:textId="77777777" w:rsidR="00676FFA" w:rsidRDefault="00676FFA" w:rsidP="00FF7B41">
+    <w:p w14:paraId="043C66B1" w14:textId="77777777" w:rsidR="007D2E8A" w:rsidRDefault="007D2E8A" w:rsidP="00FF7B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6165E7A9" w14:textId="77777777" w:rsidR="00676FFA" w:rsidRDefault="00676FFA" w:rsidP="00FF7B41">
+    <w:p w14:paraId="506C4586" w14:textId="77777777" w:rsidR="007D2E8A" w:rsidRDefault="007D2E8A" w:rsidP="00FF7B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17052,76 +17077,76 @@
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GillSansMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28DDD554" w14:textId="77777777" w:rsidR="00676FFA" w:rsidRDefault="00676FFA" w:rsidP="00FF7B41">
+    <w:p w14:paraId="2D7D5057" w14:textId="77777777" w:rsidR="007D2E8A" w:rsidRDefault="007D2E8A" w:rsidP="00FF7B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ED03F79" w14:textId="77777777" w:rsidR="00676FFA" w:rsidRDefault="00676FFA" w:rsidP="00FF7B41">
+    <w:p w14:paraId="33ABB09E" w14:textId="77777777" w:rsidR="007D2E8A" w:rsidRDefault="007D2E8A" w:rsidP="00FF7B41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63F00103" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE" w:rsidP="00906BB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00156745">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F0010A" wp14:editId="6E46B5AC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-380238</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-309623</wp:posOffset>
@@ -17313,51 +17338,51 @@
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
     <w:r w:rsidRPr="00906BB1">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>DOG ACT 1976 &amp; CAT ACT 2011</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="63F00105" w14:textId="77777777" w:rsidR="006D37EE" w:rsidRDefault="006D37EE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B384B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7F8D64A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17588,276 +17613,306 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF7B41"/>
     <w:rsid w:val="0000362A"/>
     <w:rsid w:val="00012437"/>
     <w:rsid w:val="00024A15"/>
     <w:rsid w:val="00026549"/>
     <w:rsid w:val="00033A08"/>
     <w:rsid w:val="0004320D"/>
     <w:rsid w:val="000603EE"/>
     <w:rsid w:val="00060602"/>
     <w:rsid w:val="000750AD"/>
+    <w:rsid w:val="00087410"/>
     <w:rsid w:val="000B30CF"/>
     <w:rsid w:val="000C3B23"/>
     <w:rsid w:val="0011009B"/>
     <w:rsid w:val="00111F99"/>
     <w:rsid w:val="001134C4"/>
+    <w:rsid w:val="0012030B"/>
     <w:rsid w:val="00120DF2"/>
     <w:rsid w:val="0012215D"/>
     <w:rsid w:val="00135028"/>
     <w:rsid w:val="00140763"/>
     <w:rsid w:val="00150E7B"/>
     <w:rsid w:val="00155946"/>
     <w:rsid w:val="00156745"/>
     <w:rsid w:val="00164E04"/>
     <w:rsid w:val="001712E9"/>
     <w:rsid w:val="00172600"/>
     <w:rsid w:val="00176B47"/>
     <w:rsid w:val="001772B0"/>
     <w:rsid w:val="00181C41"/>
     <w:rsid w:val="00193B9C"/>
     <w:rsid w:val="00195BB5"/>
     <w:rsid w:val="001A3641"/>
     <w:rsid w:val="001B44A5"/>
     <w:rsid w:val="001C339C"/>
     <w:rsid w:val="001C5352"/>
     <w:rsid w:val="001D13CB"/>
     <w:rsid w:val="001D2B64"/>
+    <w:rsid w:val="001D377A"/>
     <w:rsid w:val="001D3852"/>
     <w:rsid w:val="001E7AB2"/>
     <w:rsid w:val="00201304"/>
     <w:rsid w:val="00207A2C"/>
     <w:rsid w:val="00211A8E"/>
     <w:rsid w:val="00212140"/>
     <w:rsid w:val="00222F51"/>
     <w:rsid w:val="002416AD"/>
     <w:rsid w:val="00242511"/>
+    <w:rsid w:val="0025033A"/>
     <w:rsid w:val="00252E5A"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="002733EB"/>
     <w:rsid w:val="002756F9"/>
     <w:rsid w:val="0028589B"/>
     <w:rsid w:val="002A4EAB"/>
-    <w:rsid w:val="002A6E95"/>
     <w:rsid w:val="002C2E38"/>
     <w:rsid w:val="002C452F"/>
     <w:rsid w:val="002D127F"/>
     <w:rsid w:val="002E6DFE"/>
     <w:rsid w:val="002F1475"/>
     <w:rsid w:val="002F5CC7"/>
     <w:rsid w:val="003002AF"/>
     <w:rsid w:val="00302858"/>
+    <w:rsid w:val="0031429C"/>
     <w:rsid w:val="00336E09"/>
     <w:rsid w:val="00340A83"/>
-    <w:rsid w:val="00372BA1"/>
     <w:rsid w:val="00383B07"/>
+    <w:rsid w:val="00384B66"/>
     <w:rsid w:val="003B01D7"/>
+    <w:rsid w:val="003B11F9"/>
     <w:rsid w:val="003B244A"/>
     <w:rsid w:val="003C59ED"/>
     <w:rsid w:val="003D4A44"/>
+    <w:rsid w:val="003E1D72"/>
     <w:rsid w:val="003F50BB"/>
+    <w:rsid w:val="004230F0"/>
     <w:rsid w:val="004319FF"/>
     <w:rsid w:val="004369E6"/>
     <w:rsid w:val="00443D12"/>
+    <w:rsid w:val="00452A94"/>
     <w:rsid w:val="004639F0"/>
     <w:rsid w:val="0046750B"/>
+    <w:rsid w:val="004742CA"/>
     <w:rsid w:val="00474B80"/>
     <w:rsid w:val="00481362"/>
     <w:rsid w:val="00482554"/>
     <w:rsid w:val="00490042"/>
     <w:rsid w:val="004A367F"/>
+    <w:rsid w:val="004A79AE"/>
     <w:rsid w:val="004B2DAF"/>
     <w:rsid w:val="004B3978"/>
     <w:rsid w:val="004D081F"/>
-    <w:rsid w:val="004E0CE4"/>
     <w:rsid w:val="004E25FF"/>
     <w:rsid w:val="004F1E21"/>
     <w:rsid w:val="00500459"/>
+    <w:rsid w:val="00502A58"/>
     <w:rsid w:val="00503E21"/>
-    <w:rsid w:val="005046BC"/>
     <w:rsid w:val="00506D72"/>
     <w:rsid w:val="005353B1"/>
     <w:rsid w:val="0053667F"/>
     <w:rsid w:val="005461F2"/>
     <w:rsid w:val="00552A35"/>
     <w:rsid w:val="0055763C"/>
     <w:rsid w:val="00560CF2"/>
     <w:rsid w:val="00561AFE"/>
     <w:rsid w:val="00574DA4"/>
     <w:rsid w:val="00584C9A"/>
     <w:rsid w:val="00587E78"/>
     <w:rsid w:val="005A12CA"/>
     <w:rsid w:val="005A4423"/>
     <w:rsid w:val="005A730E"/>
     <w:rsid w:val="005C7092"/>
     <w:rsid w:val="005D7F07"/>
     <w:rsid w:val="005F24EE"/>
     <w:rsid w:val="005F5BFC"/>
+    <w:rsid w:val="00612CC1"/>
     <w:rsid w:val="00614CD6"/>
     <w:rsid w:val="00636E00"/>
     <w:rsid w:val="00647169"/>
     <w:rsid w:val="00661A64"/>
     <w:rsid w:val="0066280C"/>
     <w:rsid w:val="00663E49"/>
     <w:rsid w:val="00663FB3"/>
-    <w:rsid w:val="00676FFA"/>
+    <w:rsid w:val="006738DB"/>
     <w:rsid w:val="00685822"/>
     <w:rsid w:val="00694553"/>
     <w:rsid w:val="0069679D"/>
     <w:rsid w:val="006A1F10"/>
     <w:rsid w:val="006A6182"/>
     <w:rsid w:val="006B76CF"/>
     <w:rsid w:val="006D37EE"/>
     <w:rsid w:val="006D6AC5"/>
     <w:rsid w:val="006E1BAF"/>
     <w:rsid w:val="0070315B"/>
     <w:rsid w:val="00706677"/>
     <w:rsid w:val="00706E29"/>
     <w:rsid w:val="00730F63"/>
     <w:rsid w:val="007372F5"/>
     <w:rsid w:val="00740896"/>
     <w:rsid w:val="0074116B"/>
     <w:rsid w:val="00781E48"/>
     <w:rsid w:val="007873CF"/>
     <w:rsid w:val="0079030A"/>
     <w:rsid w:val="007B67D5"/>
+    <w:rsid w:val="007D2E8A"/>
     <w:rsid w:val="007D33EA"/>
+    <w:rsid w:val="007F0C1F"/>
     <w:rsid w:val="007F154E"/>
     <w:rsid w:val="007F3A48"/>
     <w:rsid w:val="00820E52"/>
     <w:rsid w:val="00821CEC"/>
+    <w:rsid w:val="008223F8"/>
     <w:rsid w:val="00826C3B"/>
     <w:rsid w:val="0084013B"/>
     <w:rsid w:val="0084202C"/>
+    <w:rsid w:val="008440FE"/>
     <w:rsid w:val="00844CF9"/>
     <w:rsid w:val="00852268"/>
     <w:rsid w:val="008727FB"/>
     <w:rsid w:val="00886BD3"/>
     <w:rsid w:val="00887C04"/>
     <w:rsid w:val="008A064B"/>
     <w:rsid w:val="008B0BA3"/>
     <w:rsid w:val="008B2742"/>
     <w:rsid w:val="008D28A1"/>
     <w:rsid w:val="008D3357"/>
     <w:rsid w:val="008E2B84"/>
     <w:rsid w:val="008F59EF"/>
     <w:rsid w:val="009038E5"/>
+    <w:rsid w:val="00906839"/>
     <w:rsid w:val="00906BB1"/>
     <w:rsid w:val="009322D4"/>
     <w:rsid w:val="00943FD5"/>
     <w:rsid w:val="00951C25"/>
     <w:rsid w:val="00960E71"/>
     <w:rsid w:val="00961AD1"/>
     <w:rsid w:val="009825EF"/>
     <w:rsid w:val="00997FCA"/>
     <w:rsid w:val="009A33B4"/>
     <w:rsid w:val="009C5031"/>
     <w:rsid w:val="009E0E9D"/>
     <w:rsid w:val="009F6DC3"/>
     <w:rsid w:val="00A14A63"/>
+    <w:rsid w:val="00A373D4"/>
+    <w:rsid w:val="00A7122A"/>
     <w:rsid w:val="00A82AA1"/>
     <w:rsid w:val="00A85AA0"/>
     <w:rsid w:val="00A9256B"/>
     <w:rsid w:val="00A9558A"/>
     <w:rsid w:val="00AA2CDB"/>
     <w:rsid w:val="00AA4FFD"/>
     <w:rsid w:val="00AB623E"/>
     <w:rsid w:val="00AC657E"/>
     <w:rsid w:val="00AD2814"/>
     <w:rsid w:val="00AD471D"/>
     <w:rsid w:val="00AE36D6"/>
     <w:rsid w:val="00AF42D6"/>
     <w:rsid w:val="00AF6BE7"/>
     <w:rsid w:val="00B0450F"/>
     <w:rsid w:val="00B2154B"/>
     <w:rsid w:val="00B259CD"/>
     <w:rsid w:val="00B30368"/>
     <w:rsid w:val="00B35664"/>
     <w:rsid w:val="00B46FDF"/>
     <w:rsid w:val="00B53DB4"/>
     <w:rsid w:val="00B73B3B"/>
     <w:rsid w:val="00B751FC"/>
     <w:rsid w:val="00B82321"/>
+    <w:rsid w:val="00BA5F15"/>
     <w:rsid w:val="00BC3CF3"/>
     <w:rsid w:val="00BE19A4"/>
     <w:rsid w:val="00BE3103"/>
     <w:rsid w:val="00BE4EF3"/>
+    <w:rsid w:val="00BE5AE0"/>
     <w:rsid w:val="00BF168D"/>
     <w:rsid w:val="00BF7241"/>
     <w:rsid w:val="00C141A2"/>
     <w:rsid w:val="00C165C1"/>
     <w:rsid w:val="00C200D0"/>
+    <w:rsid w:val="00C21A54"/>
     <w:rsid w:val="00C32152"/>
+    <w:rsid w:val="00C81AAB"/>
     <w:rsid w:val="00C9104D"/>
     <w:rsid w:val="00CA2D2E"/>
     <w:rsid w:val="00CB0814"/>
     <w:rsid w:val="00CC5342"/>
-    <w:rsid w:val="00CD60AE"/>
+    <w:rsid w:val="00CD0DEF"/>
+    <w:rsid w:val="00CD4BD1"/>
     <w:rsid w:val="00CD676D"/>
+    <w:rsid w:val="00CE12E8"/>
+    <w:rsid w:val="00CE22BF"/>
     <w:rsid w:val="00D14907"/>
-    <w:rsid w:val="00D27031"/>
+    <w:rsid w:val="00D2601C"/>
     <w:rsid w:val="00D76331"/>
     <w:rsid w:val="00D85C41"/>
+    <w:rsid w:val="00DA2CB7"/>
     <w:rsid w:val="00DB04E7"/>
     <w:rsid w:val="00DC29D4"/>
     <w:rsid w:val="00DC4B24"/>
     <w:rsid w:val="00DD63E6"/>
     <w:rsid w:val="00E00D73"/>
     <w:rsid w:val="00E15421"/>
+    <w:rsid w:val="00E23D56"/>
     <w:rsid w:val="00E370D1"/>
     <w:rsid w:val="00E61B4D"/>
     <w:rsid w:val="00E66B2D"/>
     <w:rsid w:val="00E72BDE"/>
     <w:rsid w:val="00E73501"/>
     <w:rsid w:val="00E75440"/>
+    <w:rsid w:val="00E773F0"/>
     <w:rsid w:val="00E85FB8"/>
     <w:rsid w:val="00E95945"/>
     <w:rsid w:val="00EB76C8"/>
     <w:rsid w:val="00EC2E73"/>
+    <w:rsid w:val="00EC4F10"/>
     <w:rsid w:val="00EC7D0D"/>
     <w:rsid w:val="00EE1153"/>
     <w:rsid w:val="00EF63F2"/>
     <w:rsid w:val="00F00799"/>
+    <w:rsid w:val="00F1052D"/>
     <w:rsid w:val="00F13E36"/>
     <w:rsid w:val="00F17F6F"/>
     <w:rsid w:val="00F51D94"/>
     <w:rsid w:val="00F830DC"/>
     <w:rsid w:val="00F8578B"/>
+    <w:rsid w:val="00F8710E"/>
     <w:rsid w:val="00F91187"/>
     <w:rsid w:val="00F95840"/>
     <w:rsid w:val="00FA14D2"/>
     <w:rsid w:val="00FA7F6E"/>
     <w:rsid w:val="00FB6DF8"/>
     <w:rsid w:val="00FF7B41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -18578,51 +18633,51 @@
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -18867,54 +18922,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -19301,286 +19352,291 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39708</_dlc_DocId>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39895</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39708</Url>
-      <Description>COMMUNITY-101306793-39708</Description>
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39895</Url>
+      <Description>COMMUNITY-101306793-39895</Description>
     </_dlc_DocIdUrl>
     <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
         </TermInfo>
       </Terms>
     </l5218a67820a405eab41420940e22386>
     <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Value>20</Value>
     </TaxCatchAll>
     <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c17adc3306e5490dbb62a9b09578c603>
     <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i1b3c855753b482e967e07bcf98e63b6>
     <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </j6438741ad114f2786113428657618e6>
     <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">RAN-023755</Additional_x0020_Info>
     <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </b73ede9528844b4dac4ca2ed79a068d8>
     <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
     <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Change_x0020_Notification_x0020_and_x0020_Logging>
     <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Expended_x0020_Time>
     <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A824299-69D4-4110-BDD7-4DC7A3875F16}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B6442A1-F77D-44C4-8CD3-D6B74615A2CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE42848E-0396-47AA-889B-8A9F8C8477FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB4839C-61D1-42ED-839D-B9C49D2EE5A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
+    <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
+    <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
+    <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E0D656-277A-4B93-8E0F-D6BC959E6743}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB4839C-61D1-42ED-839D-B9C49D2EE5A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE42848E-0396-47AA-889B-8A9F8C8477FC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="4657cf90-faf5-4ca5-92a4-b571e067a71a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>120</Words>
-  <Characters>688</Characters>
+  <Words>121</Words>
+  <Characters>691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application for Registration Dog and Cat TEMPLATE reviewed 2016</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Nedlands</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>807</CharactersWithSpaces>
+  <CharactersWithSpaces>811</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application for Registration Dog and Cat TEMPLATE reviewed 2016</dc:title>
   <dc:subject/>
   <dc:creator>kbinding</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9593169c-f021-4bec-b550-2d24252d64e1</vt:lpwstr>
+    <vt:lpwstr>113e6da1-7529-46f0-8ddf-cc6fda86f036</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Set Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Entity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Activity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentSetDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="AssignedTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="eDMS Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Function">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Subject Matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="AuthorIds_UIVersion_516">
+    <vt:lpwstr>25</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>False</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="document set status previous">
+    <vt:lpwstr>Active</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="AuthorIds_UIVersion_516">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subject Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subject_x0020_Matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Subject_x0020_Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="eDMS_x0020_Site">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="eDMS_x0020_Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>Active</vt:lpwstr>
   </property>
 </Properties>
 </file>