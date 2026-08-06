--- v1 (2026-03-09)
+++ v2 (2026-08-06)
@@ -12,69 +12,72 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="213541C4" w14:textId="77777777" w:rsidR="001860A4" w:rsidRDefault="001860A4" w:rsidP="00861C38">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="047C9AF1" w14:textId="77777777" w:rsidR="002B44A1" w:rsidRPr="00590734" w:rsidRDefault="002B44A1" w:rsidP="002B44A1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590734">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="146B3F14" w14:textId="5867FEE3" w:rsidR="00861C38" w:rsidRPr="004E04A8" w:rsidRDefault="00861C38" w:rsidP="00861C38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E04A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of the </w:t>
       </w:r>
       <w:r w:rsidR="00AA6A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Youth Grants</w:t>
       </w:r>
       <w:r w:rsidRPr="004E04A8">
@@ -168,61 +171,52 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that p</w:t>
       </w:r>
       <w:r w:rsidR="00861C38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00861C38" w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rticipation in the community by young </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>rticipation in the community by young people in particular, is</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be</w:t>
       </w:r>
       <w:r w:rsidR="00861C38" w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> valued and encouraged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146B3F19" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38" w:rsidP="00861C38">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -399,809 +393,1003 @@
       <w:r w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rojects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F22" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="002124F9" w:rsidP="002124F9">
-[...6 lines deleted...]
-          <w:tab w:val="clear" w:pos="1080"/>
+    <w:p w14:paraId="146B3F22" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="002124F9" w:rsidP="008E2157">
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00861C38" w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vents, projects and activities that provide an opportunity for youth participation in the wider community and support their artistic, cultural, community, educational, professional, technological, sporting, recreational, personal and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00861C38" w:rsidRPr="001B1C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or social development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146B3F23" w14:textId="77777777" w:rsidR="008230CA" w:rsidRDefault="008230CA" w:rsidP="002B7D5F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="146B3F24" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38" w:rsidP="00F531A2">
+    <w:p w14:paraId="4D138C64" w14:textId="49E90342" w:rsidR="00324D58" w:rsidRDefault="008E2157" w:rsidP="00CF3469">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> the event.</w:t>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projects or activities that commence before the application has been assessed are not eligible for funding. To ensure eligibility, applications must be submitted within the relevant funding round to allow sufficient time for assessment prior to the event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F25" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="00861C38">
+    <w:p w14:paraId="01FDAFB3" w14:textId="77777777" w:rsidR="00324D58" w:rsidRDefault="00324D58" w:rsidP="00324D58">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4A118F" w14:textId="77777777" w:rsidR="00324D58" w:rsidRPr="004F79E2" w:rsidRDefault="00324D58" w:rsidP="00324D58">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F79E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be considered, applications must be fully completed and submitted with all required supporting documentation, signed Terms and Conditions, and a copy of a bank statement verifying the nominated bank account details. Applications must be emailed to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F79E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>commdev@nedlands.wa.gov.au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F79E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within the relevant funding round timeframe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F9C4C5" w14:textId="3DED20E3" w:rsidR="00211918" w:rsidRDefault="008E2157" w:rsidP="00CF3469">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Round 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3469" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F26" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="000353A3">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2D5A8F0C" w14:textId="4EB3EF8D" w:rsidR="00CF3469" w:rsidRPr="00E05E97" w:rsidRDefault="00CF3469" w:rsidP="00CF3469">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activities: 1 October – 31 March</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F4916B" w14:textId="062E8379" w:rsidR="008E2157" w:rsidRPr="00E05E97" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7B9509" w14:textId="77777777" w:rsidR="008E2157" w:rsidRPr="00E05E97" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opens: 1 July</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611219C" w14:textId="0D2D5D45" w:rsidR="008E2157" w:rsidRPr="00E05E97" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Closes: 31 August</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1524059D" w14:textId="78FB0EE5" w:rsidR="00556BB1" w:rsidRPr="00E05E97" w:rsidRDefault="00556BB1" w:rsidP="008E2157">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Assessment period: </w:t>
+      </w:r>
+      <w:r w:rsidR="00445C0E" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 September – 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3469" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 September</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA608C" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, applicants will be notified of the outcome of their application during this period</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0BC6" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and payment will be paid if successful</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA608C" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0543E8D9" w14:textId="77777777" w:rsidR="00211918" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001B1C2A">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Round</w:t>
+      </w:r>
+      <w:r w:rsidR="00211918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C09788E" w14:textId="09EDDCFF" w:rsidR="008E2157" w:rsidRPr="00211918" w:rsidRDefault="002B0BC6" w:rsidP="008E2157">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activities: 1 April – 30 September</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6262977B" w14:textId="77777777" w:rsidR="008E2157" w:rsidRPr="00E05E97" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opens: 1 January</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A36DA" w14:textId="4183FFAA" w:rsidR="008E2157" w:rsidRPr="00E05E97" w:rsidRDefault="008E2157" w:rsidP="008E2157">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Closes: 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05E97" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D113994" w14:textId="155FE52C" w:rsidR="002B0BC6" w:rsidRPr="00E05E97" w:rsidRDefault="002B0BC6" w:rsidP="002B0BC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessment period: 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05E97" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05E97" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05E97" w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, applicants will be notified of the outcome of their application during this period and payment will be paid if successful. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9687FE" w14:textId="77777777" w:rsidR="008C189D" w:rsidRDefault="008C189D" w:rsidP="00211918">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146B3F26" w14:textId="5C554720" w:rsidR="00861C38" w:rsidRPr="00211918" w:rsidRDefault="00861C38" w:rsidP="00211918">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211918">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F27" w14:textId="77777777" w:rsidR="008230CA" w:rsidRPr="001B1C2A" w:rsidRDefault="008230CA" w:rsidP="008230CA">
+    <w:p w14:paraId="47C6F4A5" w14:textId="77777777" w:rsidR="00311821" w:rsidRPr="00946967" w:rsidRDefault="008230CA" w:rsidP="00311821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding will be provided to a maximum of $250 per applicant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F28" w14:textId="0C31CF2A" w:rsidR="008230CA" w:rsidRPr="001B1C2A" w:rsidRDefault="008230CA" w:rsidP="008230CA">
+    <w:p w14:paraId="761298E9" w14:textId="6134F5CF" w:rsidR="00311821" w:rsidRPr="00946967" w:rsidRDefault="00311821" w:rsidP="00311821">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-426"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A letter of support from the organisation the applicant is representing in the project must be submitted with the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146B3F28" w14:textId="249503B4" w:rsidR="008230CA" w:rsidRPr="00946967" w:rsidRDefault="008230CA" w:rsidP="008230CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> a successful applicant cannot reapply within the same financial year. </w:t>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grants are limited to one </w:t>
+      </w:r>
+      <w:r w:rsidR="0072631A" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>every two years (24 months) for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each applicant. </w:t>
+      </w:r>
+      <w:r w:rsidR="0072631A" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is to ensure a wider range of applicants get this opportunity. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F29" w14:textId="77777777" w:rsidR="008230CA" w:rsidRPr="001B1C2A" w:rsidRDefault="008230CA" w:rsidP="008230CA">
+    <w:p w14:paraId="4E240C2B" w14:textId="77777777" w:rsidR="00535B68" w:rsidRPr="00946967" w:rsidRDefault="008230CA" w:rsidP="00535B68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> be eligible to reapply. </w:t>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants must have satisfactorily acquitted any previous grant or grants received under the Youth Grants Fund, in order to be eligible to reapply. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F2A" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="6C6553C9" w14:textId="60496FA5" w:rsidR="00535B68" w:rsidRPr="00946967" w:rsidRDefault="00535B68" w:rsidP="00535B68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
-[...4 lines deleted...]
-        <w:t>Grants cannot be spent on capital items.</w:t>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Grants cannot be used for capital items, and all costs must be supported by tax invoices at acquittal; bank transfer receipts will not be accepted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F2B" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="146B3F2B" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="00946967" w:rsidRDefault="00861C38" w:rsidP="002124F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Young applicants are </w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to write the applications themselves</w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, except in exceptional circumstances that will be assessed </w:t>
       </w:r>
-      <w:r w:rsidR="00960057">
-[...22 lines deleted...]
-      <w:r w:rsidR="008230CA">
+      <w:r w:rsidR="00960057" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the City </w:t>
+      </w:r>
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>case by case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F2C" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="2E52F8F0" w14:textId="6F889EB5" w:rsidR="00790CDA" w:rsidRPr="00946967" w:rsidRDefault="00861C38" w:rsidP="00717B8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The City of Nedlands must be acknowledged in publicity assoc</w:t>
       </w:r>
-      <w:r w:rsidR="00960057">
+      <w:r w:rsidR="00960057" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iated with the event or project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5841FBF9" w14:textId="77777777" w:rsidR="001860A4" w:rsidRDefault="001860A4" w:rsidP="001860A4">
-[...64 lines deleted...]
-    <w:p w14:paraId="21A593B3" w14:textId="26936E23" w:rsidR="001860A4" w:rsidRPr="001860A4" w:rsidRDefault="00861C38" w:rsidP="001860A4">
+    <w:p w14:paraId="21A593B3" w14:textId="49D49191" w:rsidR="001860A4" w:rsidRPr="00946967" w:rsidRDefault="00861C38" w:rsidP="001860A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Grant acquittal reports must be provided within three months of the completion of the </w:t>
       </w:r>
-      <w:r w:rsidR="00165351" w:rsidRPr="001B1C2A">
+      <w:r w:rsidR="00165351" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>project and</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a financial r</w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> photos that can be used in City of Nedlands promotional material.</w:t>
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eport and at least two colour photos that can be used in City of Nedlands promotional material</w:t>
+      </w:r>
+      <w:r w:rsidR="0072631A" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such as social media promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F2E" w14:textId="1F1C7447" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="146B3F2E" w14:textId="1F1C7447" w:rsidR="00861C38" w:rsidRPr="00946967" w:rsidRDefault="00861C38" w:rsidP="002124F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Should the </w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">acquittal </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">report not be provided within 3 months, </w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may request t</w:t>
       </w:r>
-      <w:r w:rsidR="008230CA">
+      <w:r w:rsidR="008230CA" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hat the grant be refunded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F2F" w14:textId="77777777" w:rsidR="00861C38" w:rsidRPr="001B1C2A" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="146B3F2F" w14:textId="44FEAAE0" w:rsidR="00861C38" w:rsidRPr="00946967" w:rsidRDefault="00861C38" w:rsidP="002124F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">No more than four applicants from the same </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001B1C2A">
+        <w:t xml:space="preserve">No more than </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3041" w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>organisation</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00960057">
+        <w:t xml:space="preserve">two </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">applicants from the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00946967" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sport</w:t>
+      </w:r>
+      <w:r w:rsidR="00960057" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> will be granted sponsorship</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1C2A">
+      <w:r w:rsidRPr="00946967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in one financial year.</w:t>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="0072631A" w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the same funding round.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B3F30" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38" w:rsidP="002124F9">
+    <w:p w14:paraId="655CAB90" w14:textId="2532566C" w:rsidR="008A44EA" w:rsidRPr="00946967" w:rsidRDefault="008A44EA" w:rsidP="002124F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-426"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1C2A">
-[...45 lines deleted...]
-        <w:t>one financial year.</w:t>
+      <w:r w:rsidRPr="00946967">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicants are required to provide matching funds equivalent to the amount requested from the City</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655CAB90" w14:textId="2532566C" w:rsidR="008A44EA" w:rsidRPr="008A44EA" w:rsidRDefault="008A44EA" w:rsidP="002124F9">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="146B3F31" w14:textId="77777777" w:rsidR="00861C38" w:rsidRDefault="00861C38" w:rsidP="00861C38">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="146B3F32" w14:textId="412F73E8" w:rsidR="00DE5740" w:rsidRPr="00861C38" w:rsidRDefault="00FE151F" w:rsidP="00861C38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="547E681E" wp14:editId="34BAF36E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="547E681E" wp14:editId="610CC2DA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6215583</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7776434" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1934272432" name="Picture 1934272432" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_footer_final.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_footer_final.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
@@ -1237,58 +1425,58 @@
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DE5740" w:rsidRPr="00861C38" w:rsidSect="00BE742A">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="566" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54971954" w14:textId="77777777" w:rsidR="00AB4D33" w:rsidRDefault="00AB4D33" w:rsidP="008617F1">
+    <w:p w14:paraId="30435486" w14:textId="77777777" w:rsidR="00680714" w:rsidRDefault="00680714" w:rsidP="008617F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587D2C53" w14:textId="77777777" w:rsidR="00AB4D33" w:rsidRDefault="00AB4D33" w:rsidP="008617F1">
+    <w:p w14:paraId="1FED22C0" w14:textId="77777777" w:rsidR="00680714" w:rsidRDefault="00680714" w:rsidP="008617F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1401,58 +1589,58 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F0C9810" w14:textId="77777777" w:rsidR="00AB4D33" w:rsidRDefault="00AB4D33" w:rsidP="008617F1">
+    <w:p w14:paraId="4A8A6E72" w14:textId="77777777" w:rsidR="00680714" w:rsidRDefault="00680714" w:rsidP="008617F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BA8CADD" w14:textId="77777777" w:rsidR="00AB4D33" w:rsidRDefault="00AB4D33" w:rsidP="008617F1">
+    <w:p w14:paraId="30EF7074" w14:textId="77777777" w:rsidR="00680714" w:rsidRDefault="00680714" w:rsidP="008617F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="146B3F37" w14:textId="1B6D16BF" w:rsidR="002B7D5F" w:rsidRDefault="003B2C3B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -2828,50 +3016,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C154E3E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BAD054C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D64095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE881066"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2967,51 +3304,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="364E0C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8018AAC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3444,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36615C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF3CE0E2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3220,51 +3557,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D0D69E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9C6DC38"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3333,51 +3670,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B855F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="014C41D6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3446,51 +3783,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EB44C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA129B0A"/>
     <w:lvl w:ilvl="0" w:tplc="E83261CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3558,51 +3895,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75296F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C563C10"/>
     <w:lvl w:ilvl="0" w:tplc="68BA1FF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3670,51 +4007,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D471C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB6EF0F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76DA4BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42C4D028"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3810,51 +4296,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="776062F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="876EE69C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3950,51 +4436,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D416825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37E825D8"/>
     <w:lvl w:ilvl="0" w:tplc="2E18B306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4070,51 +4556,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5F4536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAD694F2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4184,235 +4670,267 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1406103101">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1456871477">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1058434369">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="126318462">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="600572902">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1126005845">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2134323570">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="634062318">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="343363935">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1223062983">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1609502243">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1214656794">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1572084133">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="395594853">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1576013612">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="794106822">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="250703622">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="375741771">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="933249929">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="242179284">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008617F1"/>
     <w:rsid w:val="000353A3"/>
     <w:rsid w:val="0006658C"/>
+    <w:rsid w:val="00082CF2"/>
     <w:rsid w:val="000C6D21"/>
     <w:rsid w:val="000D1690"/>
     <w:rsid w:val="000E2575"/>
     <w:rsid w:val="000F33DC"/>
     <w:rsid w:val="00120EA1"/>
     <w:rsid w:val="00134034"/>
     <w:rsid w:val="00141039"/>
     <w:rsid w:val="00165351"/>
     <w:rsid w:val="001860A4"/>
     <w:rsid w:val="001E250B"/>
+    <w:rsid w:val="00211918"/>
     <w:rsid w:val="002124F9"/>
+    <w:rsid w:val="00213D4D"/>
+    <w:rsid w:val="002332A8"/>
     <w:rsid w:val="0028142A"/>
     <w:rsid w:val="00286311"/>
+    <w:rsid w:val="002B0BC6"/>
+    <w:rsid w:val="002B44A1"/>
     <w:rsid w:val="002B7D5F"/>
     <w:rsid w:val="002E666F"/>
+    <w:rsid w:val="00311821"/>
     <w:rsid w:val="003152B5"/>
+    <w:rsid w:val="00324D58"/>
+    <w:rsid w:val="00342741"/>
     <w:rsid w:val="0036191D"/>
     <w:rsid w:val="00375089"/>
     <w:rsid w:val="00375D61"/>
     <w:rsid w:val="003804BD"/>
     <w:rsid w:val="003B2C3B"/>
+    <w:rsid w:val="003B3041"/>
     <w:rsid w:val="003B47EE"/>
     <w:rsid w:val="003B501C"/>
     <w:rsid w:val="003B6658"/>
     <w:rsid w:val="004152C2"/>
     <w:rsid w:val="00432283"/>
+    <w:rsid w:val="00445C0E"/>
     <w:rsid w:val="00456A53"/>
     <w:rsid w:val="004D347D"/>
     <w:rsid w:val="004E04A8"/>
     <w:rsid w:val="004E3879"/>
     <w:rsid w:val="00505579"/>
     <w:rsid w:val="0053483F"/>
+    <w:rsid w:val="00535B68"/>
     <w:rsid w:val="00544881"/>
+    <w:rsid w:val="00556BB1"/>
     <w:rsid w:val="00572321"/>
     <w:rsid w:val="00591FA5"/>
     <w:rsid w:val="005958A8"/>
     <w:rsid w:val="0061164B"/>
     <w:rsid w:val="00640996"/>
     <w:rsid w:val="0065640F"/>
     <w:rsid w:val="0066769E"/>
+    <w:rsid w:val="00680714"/>
     <w:rsid w:val="006B4D8A"/>
     <w:rsid w:val="006D04A3"/>
     <w:rsid w:val="00717B8E"/>
+    <w:rsid w:val="007232DF"/>
+    <w:rsid w:val="0072631A"/>
     <w:rsid w:val="00773C84"/>
     <w:rsid w:val="00790CDA"/>
     <w:rsid w:val="0082054B"/>
     <w:rsid w:val="00821922"/>
     <w:rsid w:val="008230CA"/>
     <w:rsid w:val="008339FF"/>
     <w:rsid w:val="008617F1"/>
     <w:rsid w:val="00861C38"/>
     <w:rsid w:val="008A44EA"/>
+    <w:rsid w:val="008C189D"/>
     <w:rsid w:val="008E045E"/>
+    <w:rsid w:val="008E2157"/>
+    <w:rsid w:val="009057AF"/>
     <w:rsid w:val="00930554"/>
     <w:rsid w:val="00931E08"/>
+    <w:rsid w:val="00946967"/>
     <w:rsid w:val="00946F12"/>
     <w:rsid w:val="00960057"/>
     <w:rsid w:val="009874E5"/>
     <w:rsid w:val="009D3E06"/>
     <w:rsid w:val="009F7DBA"/>
     <w:rsid w:val="00A47B39"/>
     <w:rsid w:val="00A72F0D"/>
     <w:rsid w:val="00AA6A66"/>
     <w:rsid w:val="00AA74AD"/>
     <w:rsid w:val="00AB3AB1"/>
     <w:rsid w:val="00AB4D33"/>
     <w:rsid w:val="00AD5D8C"/>
     <w:rsid w:val="00AE0C7B"/>
     <w:rsid w:val="00AE79DE"/>
     <w:rsid w:val="00B2189A"/>
     <w:rsid w:val="00B30B84"/>
     <w:rsid w:val="00B33E9C"/>
     <w:rsid w:val="00B978A1"/>
+    <w:rsid w:val="00BA608C"/>
     <w:rsid w:val="00BD1FD6"/>
     <w:rsid w:val="00BE4845"/>
     <w:rsid w:val="00BE742A"/>
+    <w:rsid w:val="00C16CC7"/>
     <w:rsid w:val="00C50074"/>
     <w:rsid w:val="00C5773B"/>
     <w:rsid w:val="00C86855"/>
     <w:rsid w:val="00CA7F5D"/>
     <w:rsid w:val="00CB12DA"/>
+    <w:rsid w:val="00CF3469"/>
     <w:rsid w:val="00D067B5"/>
     <w:rsid w:val="00D06B38"/>
+    <w:rsid w:val="00D63BF0"/>
     <w:rsid w:val="00D804B8"/>
     <w:rsid w:val="00DC18AB"/>
     <w:rsid w:val="00DC3680"/>
     <w:rsid w:val="00DC753D"/>
     <w:rsid w:val="00DE2B20"/>
     <w:rsid w:val="00DE5740"/>
+    <w:rsid w:val="00E05E97"/>
     <w:rsid w:val="00E135E9"/>
     <w:rsid w:val="00E87308"/>
     <w:rsid w:val="00EB2BFD"/>
     <w:rsid w:val="00EC5EEB"/>
     <w:rsid w:val="00EE6A56"/>
     <w:rsid w:val="00F2331D"/>
     <w:rsid w:val="00F37475"/>
     <w:rsid w:val="00F531A2"/>
+    <w:rsid w:val="00F704DB"/>
     <w:rsid w:val="00F73A3C"/>
+    <w:rsid w:val="00FD65CF"/>
     <w:rsid w:val="00FE0027"/>
     <w:rsid w:val="00FE151F"/>
     <w:rsid w:val="00FF14C0"/>
     <w:rsid w:val="00FF7AA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -4800,63 +5318,64 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00861C38"/>
+    <w:rsid w:val="002B0BC6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5319,99 +5838,108 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -5798,263 +6326,219 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </b73ede9528844b4dac4ca2ed79a068d8>
     <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
         </TermInfo>
       </Terms>
     </l5218a67820a405eab41420940e22386>
     <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Value>20</Value>
-      <Value>40</Value>
-[...1 lines deleted...]
-      <Value>1</Value>
     </TaxCatchAll>
-    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
     <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xsi:nil="true"/>
     <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c17adc3306e5490dbb62a9b09578c603>
     <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i1b3c855753b482e967e07bcf98e63b6>
     <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </j6438741ad114f2786113428657618e6>
-    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-38800</_dlc_DocId>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39591</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-38800</Url>
-      <Description>COMMUNITY-101306793-38800</Description>
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39591</Url>
+      <Description>COMMUNITY-101306793-39591</Description>
     </_dlc_DocIdUrl>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
     <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Change_x0020_Notification_x0020_and_x0020_Logging>
     <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Expended_x0020_Time>
     <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
-[...1 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D11D550E-96AA-4EAA-8DAC-E4EDFEEB1EA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33A35E92-8E21-4DB7-A191-6CC2A630A944}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19564E62-8A3F-478E-8FCB-30EA2031226A}"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22D03371-C6DE-403A-ABB0-3C50EC1A5FE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{703906F5-8E74-45E0-9778-42D75461D4C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>420</Words>
-  <Characters>2291</Characters>
+  <Words>539</Words>
+  <Characters>3184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Nedlands</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2684</CharactersWithSpaces>
+  <CharactersWithSpaces>3659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>treynolds</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Entity">
-    <vt:lpwstr>1;#City of Nedlands|e1cb6260-fbdb-4707-a83e-0c933e524b72</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Activity">
-    <vt:lpwstr>40;#Marketing|ab9aa8f8-a547-449a-a50a-7f6d3aef1950</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="eDMS Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Function">
-    <vt:lpwstr>22;#Community Relations|00c33994-667c-4fea-8cff-18d8a788bccc</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>9e1d3624-7a12-4980-b5a2-d1e83b11af2f</vt:lpwstr>
+    <vt:lpwstr>264f34bd-0f1a-4e3c-a988-035e2bdba845</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="document set status previous">
     <vt:lpwstr>Active</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="eDMS_x0020_Site">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="eDMS_x0020_Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Subject_x0020_Matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Subject_x0020_Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subject Matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GrammarlyDocumentId">
+    <vt:lpwstr>ab75572e-37b3-4577-a6ba-94b5e0cff33a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subject Matter">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>