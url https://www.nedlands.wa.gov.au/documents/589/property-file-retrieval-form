--- v0 (2025-10-19)
+++ v1 (2026-04-14)
@@ -1,3698 +1,3201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B464B24" w14:textId="419834D9" w:rsidR="001E6EE2" w:rsidRDefault="001E6EE2" w:rsidP="000D5132">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="784FCEDF" w14:textId="7E02A644" w:rsidR="007D5981" w:rsidRPr="00C8026E" w:rsidRDefault="007D5981" w:rsidP="00061E5D">
+      <w:pPr>
+        <w:ind w:left="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To request a copy of plans that the City may have in its records, please complete and return this form to the City via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00C8026E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>online portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C8026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C8026E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>building@nedlands.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C8026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+          <w:bCs/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5942A704" w14:textId="77777777" w:rsidR="00996981" w:rsidRPr="00A03C2D" w:rsidRDefault="00996981" w:rsidP="007D5981">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
-[...581 lines deleted...]
-          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10627" w:type="dxa"/>
-        <w:tblInd w:w="-851" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="7088"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E90B08" w:rsidRPr="00085081" w14:paraId="043CC51F" w14:textId="77777777" w:rsidTr="00DB5F70">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00273D4E" w14:paraId="25913E9E" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4390" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC31180" w14:textId="098EA58D" w:rsidR="00E90B08" w:rsidRPr="00085081" w:rsidRDefault="00E90B08" w:rsidP="007D28FB">
+          <w:p w14:paraId="5B49ADB9" w14:textId="649CA373" w:rsidR="00273D4E" w:rsidRPr="00FF0103" w:rsidRDefault="00273D4E" w:rsidP="008D2D07">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Property Address:</w:t>
+              <w:t>Property Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="203AA0EF" w14:textId="77777777" w:rsidR="00E90B08" w:rsidRPr="00085081" w:rsidRDefault="00E90B08" w:rsidP="007D28FB">
+          <w:p w14:paraId="2A92CBAC" w14:textId="77777777" w:rsidR="00273D4E" w:rsidRPr="00FF0103" w:rsidRDefault="00273D4E" w:rsidP="007D5981">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...12 lines deleted...]
-          <w:p w14:paraId="2B078B02" w14:textId="3BFED6F4" w:rsidR="008256AA" w:rsidRDefault="008256AA" w:rsidP="007D28FB">
+          <w:p w14:paraId="349A7BEF" w14:textId="77777777" w:rsidR="008D2D07" w:rsidRPr="00FF0103" w:rsidRDefault="008D2D07" w:rsidP="007D5981">
             <w:pPr>
-              <w:tabs>
-[...597 lines deleted...]
-                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5420348D" w14:textId="77777777" w:rsidR="00830A42" w:rsidRPr="004C558D" w:rsidRDefault="00830A42" w:rsidP="00D905D4">
-[...5 lines deleted...]
-        <w:ind w:left="-738"/>
+    <w:p w14:paraId="31C21348" w14:textId="77777777" w:rsidR="00996981" w:rsidRPr="00A03C2D" w:rsidRDefault="00996981" w:rsidP="007D5981">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00085081">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10627" w:type="dxa"/>
-        <w:tblInd w:w="-851" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4674"/>
-        <w:gridCol w:w="5953"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F060F" w:rsidRPr="00085081" w14:paraId="10E42A5D" w14:textId="77777777" w:rsidTr="008E4C37">
+      <w:tr w:rsidR="00010D03" w14:paraId="00C6808E" w14:textId="77777777" w:rsidTr="00293F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2E0122" w14:textId="77777777" w:rsidR="00EF4A4E" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="00EF4A4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Applicant Details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB1A9A8" w14:textId="54372FEB" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="00EF4A4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If the Applicant is completing this section on behalf of an organization, please record the organisations details. </w:t>
+            </w:r>
+            <w:r w:rsidR="0007316D" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please also attach a</w:t>
+            </w:r>
+            <w:r w:rsidR="001E73C4" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ASIC Company Extract or other </w:t>
+            </w:r>
+            <w:r w:rsidR="005145D9" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">similar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>applicable document to show that the Applicant is an authorised person)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00010D03" w14:paraId="37AD7C46" w14:textId="77777777" w:rsidTr="00FF0103">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10627" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE50B01" w14:textId="5BD4E897" w:rsidR="003F060F" w:rsidRPr="00085081" w:rsidRDefault="00580A6A" w:rsidP="008E4C37">
+          <w:p w14:paraId="5A3E7810" w14:textId="6AD62BAA" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="00EF4A4E">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F92B3F">
-[...67 lines deleted...]
-              <w:t>Please call me when ready</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicant Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5953" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBE5884" w14:textId="77777777" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="00010D03" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2990EBA9" w14:textId="77777777" w:rsidR="00EF4A4E" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00010D03" w14:paraId="29151D96" w14:textId="77777777" w:rsidTr="00293F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="767E7197" w14:textId="08DA1DFC" w:rsidR="003F060F" w:rsidRPr="00F8595F" w:rsidRDefault="00AA3F59" w:rsidP="00D37DA0">
+          <w:p w14:paraId="15856705" w14:textId="3FF1FE5C" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="0084224B" w:rsidP="00EF4A4E">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">  NO  /  NA</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicant Phone Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A2B9DB" w14:textId="77777777" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="00010D03" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39CDD946" w14:textId="77777777" w:rsidR="00EF4A4E" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00010D03" w14:paraId="609E9934" w14:textId="77777777" w:rsidTr="00293F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1CBE16" w14:textId="667DF2A3" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="009F1633" w:rsidP="00EF4A4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicant Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F713CDA" w14:textId="77777777" w:rsidR="00010D03" w:rsidRPr="00FF0103" w:rsidRDefault="00010D03" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BB52D7B" w14:textId="77777777" w:rsidR="00EF4A4E" w:rsidRPr="00FF0103" w:rsidRDefault="00EF4A4E" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="22D24CB6" w14:textId="77777777" w:rsidTr="00B278AF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6851B5" w14:textId="6DF2BC96" w:rsidR="00C8026E" w:rsidRPr="00FF0103" w:rsidRDefault="00C8026E" w:rsidP="00EF4A4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicant Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517FB5CD" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00FF0103" w:rsidRDefault="00C8026E" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A7CF3A6" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00FF0103" w:rsidRDefault="00C8026E" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A38EDBA" w14:textId="77777777" w:rsidR="004F0273" w:rsidRPr="00FF0103" w:rsidRDefault="004F0273" w:rsidP="007D5981">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20136339" w14:textId="456DAF22" w:rsidR="00C8026E" w:rsidRPr="00FF0103" w:rsidRDefault="00C8026E" w:rsidP="00C8026E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="207324B4" w14:textId="77777777" w:rsidR="00830A42" w:rsidRPr="004C558D" w:rsidRDefault="00830A42" w:rsidP="00D905D4">
-[...5 lines deleted...]
-        <w:ind w:left="-738"/>
+    <w:p w14:paraId="1441AF0B" w14:textId="77777777" w:rsidR="00996981" w:rsidRPr="00A03C2D" w:rsidRDefault="00996981" w:rsidP="007D5981">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10632" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5078"/>
-        <w:gridCol w:w="5554"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C558D" w:rsidRPr="007C7B49" w14:paraId="001EDA37" w14:textId="77777777" w:rsidTr="004C558D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="6A152286" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10632" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5FAA8D" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="007C7B49" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="6BD1FF6E" w14:textId="77777777" w:rsidR="00F91727" w:rsidRPr="00FF0103" w:rsidRDefault="00F91727" w:rsidP="00F91727">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Property Owner Authorisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E0D9ED" w14:textId="4997D6CA" w:rsidR="00C8026E" w:rsidRPr="00FF0103" w:rsidRDefault="00F91727" w:rsidP="00F91727">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001022C7">
-[...7 lines deleted...]
-              <w:t>Please tick box to indicate the type of plans requested:</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(If Applicant is NOT the Owner of the property, the Owner is to complete the section below to authorise the release of plans</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6624" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the above-mentioned Applicant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C558D" w:rsidRPr="007C7B49" w14:paraId="71A15A2C" w14:textId="77777777" w:rsidTr="004C558D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="440920AF" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA60E2D" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="004C558D" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="47DA6F2E" w14:textId="76B88812" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="004F0273" w:rsidP="00BD3349">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C558D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Architectural House plans </w:t>
+            <w:r w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner(s) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8026E" w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5554" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7AB5E9" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="007C7B49" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="21E82542" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D8936D3" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C558D" w:rsidRPr="007C7B49" w14:paraId="2184A1D3" w14:textId="77777777" w:rsidTr="004C558D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="4AE2B24C" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560D4278" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="004C558D" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="2D379FEF" w14:textId="1297D646" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="004F0273" w:rsidP="00BD3349">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C558D">
-[...6 lines deleted...]
-              <w:t>Structural House Plans</w:t>
+            <w:r w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Owner(s) Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5554" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55BBD26E" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="007C7B49" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="49FF5CCE" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B4B17F4" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C558D" w:rsidRPr="007C7B49" w14:paraId="459FF814" w14:textId="77777777" w:rsidTr="004C558D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="36F09DB8" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7840E9A6" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="004C558D" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="75DEF276" w14:textId="29754E0E" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="004F0273" w:rsidP="00BD3349">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C558D">
-[...6 lines deleted...]
-              <w:t>Specific plans (if available)</w:t>
+            <w:r w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Owner(s) Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5554" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5088E0" w14:textId="77777777" w:rsidR="004C558D" w:rsidRPr="007C7B49" w:rsidRDefault="004C558D" w:rsidP="00A32991">
+          <w:p w14:paraId="05088571" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F78686" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C8026E" w14:paraId="1AD8B6A4" w14:textId="77777777" w:rsidTr="00B278AF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DF69EB" w14:textId="5A1BB58A" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="004F0273" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Owner(s) </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8026E" w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF408C" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F84BC53" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558C3571" w14:textId="77777777" w:rsidR="003C33E6" w:rsidRPr="00A74FAF" w:rsidRDefault="003C33E6" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEB102E" w14:textId="77777777" w:rsidR="00C8026E" w:rsidRPr="00A74FAF" w:rsidRDefault="00C8026E" w:rsidP="00BD3349">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74FAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3075BBDF" w14:textId="7C53D325" w:rsidR="00830A42" w:rsidRPr="00085081" w:rsidRDefault="00830A42" w:rsidP="00D905D4">
-[...5 lines deleted...]
-        <w:ind w:left="-738"/>
+    <w:p w14:paraId="00E51AE9" w14:textId="77777777" w:rsidR="003B6BFD" w:rsidRPr="00A03C2D" w:rsidRDefault="003B6BFD" w:rsidP="000178AB">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00085081">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10627" w:type="dxa"/>
-        <w:tblInd w:w="-851" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7083"/>
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E5CC1" w:rsidRPr="00085081" w14:paraId="3AEA3A9C" w14:textId="77777777" w:rsidTr="00CF11CF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001F7F9C" w14:paraId="2126FD54" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10627" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCCCD3C" w14:textId="5DE93BB6" w:rsidR="002E5CC1" w:rsidRPr="00CF11CF" w:rsidRDefault="00406A31" w:rsidP="002E5CC1">
-[...20 lines deleted...]
-              <w:t>For Office Use</w:t>
+          <w:p w14:paraId="510E001B" w14:textId="12904A6D" w:rsidR="001F7F9C" w:rsidRPr="00830D7B" w:rsidRDefault="008A7633" w:rsidP="000178AB">
+            <w:r w:rsidRPr="00830D7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+              </w:rPr>
+              <w:t>Please Note:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3D99" w:rsidRPr="00085081" w14:paraId="144F6E1B" w14:textId="77777777" w:rsidTr="00562637">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001F7F9C" w14:paraId="48AF1FA9" w14:textId="77777777" w:rsidTr="00293F76">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB0E6B6" w14:textId="6091EEEB" w:rsidR="00EB3D99" w:rsidRPr="00562637" w:rsidRDefault="00EB3D99" w:rsidP="00EB3D99">
+          <w:p w14:paraId="2F8A1C8B" w14:textId="77777777" w:rsidR="00C65806" w:rsidRPr="00FF0103" w:rsidRDefault="00C65806" w:rsidP="00C65806">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00562637">
-[...3 lines deleted...]
-              <w:t>Property ownership details have been verified.</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A fee of $105.78 applies.  Should there be no plans held by the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, no refund will be available.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5489B554" w14:textId="5272C24E" w:rsidR="00C65806" w:rsidRPr="00FF0103" w:rsidRDefault="00C65806" w:rsidP="00C65806">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>This process can take up to 10 working days.  Some files are archived in an off-site facility and may take an additional 3 working days to retrieve.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360942E6" w14:textId="1781403A" w:rsidR="00C65806" w:rsidRPr="00FF0103" w:rsidRDefault="00861F8A" w:rsidP="00C65806">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Plans will be sent via email as soon as they are available and payment has been made.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586A9470" w14:textId="77777777" w:rsidR="00C65806" w:rsidRPr="00FF0103" w:rsidRDefault="00861F8A" w:rsidP="00C65806">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The City cannot guarantee that it has copies of plans for all properties.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD13A1B" w14:textId="4FCB2B1F" w:rsidR="00667151" w:rsidRPr="00C65806" w:rsidRDefault="00667151" w:rsidP="00C65806">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>By signing this form</w:t>
+            </w:r>
+            <w:r w:rsidR="00830D7B" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Applicant/Owner agree</w:t>
+            </w:r>
+            <w:r w:rsidR="002E739C" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s that they will indemnify the City of Nedlands against any claims against the City arising under the Copyright Act 1968</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3E62" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in connection with the City providing them with a copy of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00830D7B" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">documents.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1846" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>The documents are for the Applicant/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AA1846" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Owners</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AA1846" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> private use and will not cop</w:t>
+            </w:r>
+            <w:r w:rsidR="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1846" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the documents</w:t>
+            </w:r>
+            <w:r w:rsidR="00F33874" w:rsidRPr="00F33874">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>; provide them to a third party or use the documents for any commercial advantage, without first obtaining authorization from the copyright owner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C5FA5" w14:paraId="1A6013F2" w14:textId="77777777" w:rsidTr="00C26C0A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="624C0B73" w14:textId="3BE6E85B" w:rsidR="004C5FA5" w:rsidRPr="00FF0103" w:rsidRDefault="004C5FA5" w:rsidP="004C5FA5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OFFICE USE:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C5FA5" w14:paraId="7061BDD0" w14:textId="77777777" w:rsidTr="0033607C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6013E30B" w14:textId="34134C54" w:rsidR="004C5FA5" w:rsidRPr="00FF0103" w:rsidRDefault="004C5FA5" w:rsidP="006815DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ownership details verified?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A7B820" w14:textId="4FC7985C" w:rsidR="00EB3D99" w:rsidRPr="00562637" w:rsidRDefault="0073794B" w:rsidP="00D056C6">
+          <w:p w14:paraId="17810FC8" w14:textId="30725FB6" w:rsidR="004C5FA5" w:rsidRPr="00FF0103" w:rsidRDefault="004C5FA5" w:rsidP="0033607C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00562637">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">  (circle applicable)</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YES – NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="10778974" w14:textId="223B6A82" w:rsidR="006404DA" w:rsidRPr="00562637" w:rsidRDefault="006404DA" w:rsidP="006404DA">
+          <w:p w14:paraId="6972B39F" w14:textId="243F4BD7" w:rsidR="004C5FA5" w:rsidRPr="00FF0103" w:rsidRDefault="00EA15C6" w:rsidP="006815DE">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00562637">
-[...3 lines deleted...]
-              <w:t>YES - NO</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rates notice – Driver’s Licence – Intranet </w:t>
+            </w:r>
+            <w:r w:rsidR="000366BB" w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(circle applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3D99" w:rsidRPr="00085081" w14:paraId="50E579F6" w14:textId="77777777" w:rsidTr="00562637">
+      <w:tr w:rsidR="0033607C" w14:paraId="70966ACA" w14:textId="77777777" w:rsidTr="0033607C">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED90914" w14:textId="2B7A764F" w:rsidR="00EB3D99" w:rsidRPr="00562637" w:rsidRDefault="00EB3D99" w:rsidP="00EB3D99">
+          <w:p w14:paraId="1CA2350F" w14:textId="20D5122D" w:rsidR="0033607C" w:rsidRPr="00FF0103" w:rsidRDefault="0033607C" w:rsidP="0006213A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> written authority to access plan is attached. </w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Fee paid?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F72C467" w14:textId="36489294" w:rsidR="00EB3D99" w:rsidRPr="00562637" w:rsidRDefault="003C4791" w:rsidP="003C4791">
+          <w:p w14:paraId="24BFA3E3" w14:textId="0088E11E" w:rsidR="0033607C" w:rsidRPr="00FF0103" w:rsidRDefault="0033607C" w:rsidP="0033607C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00562637">
-[...28 lines deleted...]
-              <w:t>Fee has been paid</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YES – NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240AF062" w14:textId="670ED226" w:rsidR="00C23D64" w:rsidRPr="00562637" w:rsidRDefault="00C23D64" w:rsidP="003C4791">
+          <w:p w14:paraId="15DA3E58" w14:textId="43762F45" w:rsidR="0033607C" w:rsidRPr="00FF0103" w:rsidRDefault="0033607C" w:rsidP="0033607C">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00562637">
-[...3 lines deleted...]
-              <w:t>YES - NO</w:t>
+            <w:r w:rsidRPr="00FF0103">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Receipt Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F261773" w14:textId="1DF77752" w:rsidR="00D905D4" w:rsidRPr="00085081" w:rsidRDefault="00D905D4" w:rsidP="000D5132">
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="552C8B05" w14:textId="77777777" w:rsidR="007D5981" w:rsidRPr="003B6BFD" w:rsidRDefault="007D5981" w:rsidP="00FF0103"/>
+    <w:sectPr w:rsidR="007D5981" w:rsidRPr="003B6BFD" w:rsidSect="009F06EF">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="991" w:bottom="1440" w:left="1440" w:header="426" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2126" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B8E34F8" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7">
+    <w:p w14:paraId="74444551" w14:textId="77777777" w:rsidR="008B1D1D" w:rsidRDefault="008B1D1D" w:rsidP="005822B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BD709B5" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7">
+    <w:p w14:paraId="59E9F779" w14:textId="77777777" w:rsidR="008B1D1D" w:rsidRDefault="008B1D1D" w:rsidP="005822B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="59B01AB2" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Minion Pro">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins SemiBold">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Acumin Pro Light">
+    <w:panose1 w:val="020B0404020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...16 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F26179F" w14:textId="77777777" w:rsidR="00D905D4" w:rsidRDefault="00D905D4" w:rsidP="000D5132">
+  <w:p w14:paraId="31E79745" w14:textId="77777777" w:rsidR="00A709F3" w:rsidRDefault="00A709F3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-851" w:right="-613"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2617A2" w14:textId="686BFD6C" w:rsidR="00D905D4" w:rsidRDefault="00CB1475" w:rsidP="000D5132">
+  <w:p w14:paraId="1F3C5238" w14:textId="4A92E0FB" w:rsidR="005822B1" w:rsidRDefault="00C26C0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-851" w:right="-755"/>
     </w:pPr>
-    <w:r w:rsidRPr="00D15C0A">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
-        <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11E605A2" wp14:editId="6BB5E708">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A947F62" wp14:editId="40BAEC0E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-908685</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-949960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-28575</wp:posOffset>
+            <wp:posOffset>-17780</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7776210" cy="608965"/>
-          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:extent cx="7962900" cy="669254"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="33" name="Picture 33" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_footer_final.png"/>
+          <wp:docPr id="983408392" name="Picture 983408392"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 6" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_footer_final.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="457270017" name="Picture 457270017"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7776210" cy="608965"/>
+                    <a:ext cx="7998638" cy="672258"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00C137A3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B6154CC" wp14:editId="0ECADDD1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>180340</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4921623" cy="208800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1516635381" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4921623" cy="208800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C999063" w14:textId="4849733E" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="00C137A3">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">71 Stirling Hwy Nedlands WA 6009  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="5B7096"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">9273 3500  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="5B7096"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> |   </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>nedlands.w</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:softHyphen/>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>a</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>.gov.au</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0A450CFF" w14:textId="77777777" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="005822B1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B6154CC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.2pt;width:387.55pt;height:16.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMxTxJGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4aZZacaqsVaZJ&#10;UVsprfpMMMSWMJcBiZ39+l2w86FuT9Ne4MK93I9zDvP7rlHkIKyrQRd0PEopEZpDWetdQd9eV19m&#10;lDjPdMkUaFHQo3D0fvH507w1ucigAlUKSzCJdnlrClp5b/IkcbwSDXMjMEKjU4JtmMej3SWlZS1m&#10;b1SSpek0acGWxgIXzuHtY++ki5hfSsH9s5ROeKIKir35uNq4bsOaLOYs31lmqpoPbbB/6KJhtcai&#10;51SPzDOyt/UfqZqaW3Ag/YhDk4CUNRdxBpxmnH6YZlMxI+IsCI4zZ5jc/0vLnw4b82KJ775BhwQG&#10;QFrjcoeXYZ5O2ibs2ClBP0J4PMMmOk84Xk7usvE0u6GEoy9LZ7M04ppcXhvr/HcBDQlGQS3SEtFi&#10;h7XzWBFDTyGhmIZVrVSkRmnSFnR6c5vGB2cPvlAaH156DZbvtt0wwBbKI85loafcGb6qsfiaOf/C&#10;LHKMo6Bu/TMuUgEWgcGipAL762/3IR6hRy8lLWqmoO7nnllBifqhkZS78WQSRBYPk9uvGR7stWd7&#10;7dH75gFQlmP8IYZHM8R7dTKlheYd5b0MVdHFNMfaBfUn88H3SsbvwcVyGYNQVob5td4YHlIHOAO0&#10;r907s2bA3yNzT3BSF8s/0NDH9kQs9x5kHTkKAPeoDrijJCN1w/cJmr8+x6jLJ1/8BgAA//8DAFBL&#10;AwQUAAYACAAAACEAXJ/Qnt8AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmC&#10;N7tJtG2I2ZQSKILUQ2sv3l6yr0kw+zZmt23017s96XGYYeabfDWZXpxpdJ1lBfEsAkFcW91xo+Dw&#10;vnlIQTiPrLG3TAq+ycGquL3JMdP2wjs6730jQgm7DBW03g+ZlK5uyaCb2YE4eEc7GvRBjo3UI15C&#10;uellEkULabDjsNDiQGVL9ef+ZBS8lps33FWJSX/68mV7XA9fh4+5Uvd30/oZhKfJ/4Xhih/QoQhM&#10;lT2xdqJXEI54BUn6BCK4y+U8BlEpWMSPIItc/scvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMxTxJGAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBcn9Ce3wAAAAYBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5C999063" w14:textId="4849733E" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="00C137A3">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">71 Stirling Hwy Nedlands WA 6009  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="5B7096"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">9273 3500  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="5B7096"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> |   </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>nedlands.w</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:softHyphen/>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>a</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>.gov.au</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0A450CFF" w14:textId="77777777" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="005822B1">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74D5D6BE" w14:textId="77777777" w:rsidR="00A709F3" w:rsidRDefault="00A709F3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A889EB" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7">
+    <w:p w14:paraId="192CA758" w14:textId="77777777" w:rsidR="008B1D1D" w:rsidRDefault="008B1D1D" w:rsidP="005822B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08C65B99" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7">
+    <w:p w14:paraId="2331F351" w14:textId="77777777" w:rsidR="008B1D1D" w:rsidRDefault="008B1D1D" w:rsidP="005822B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="79FE4AB0" w14:textId="77777777" w:rsidR="007A3EB7" w:rsidRDefault="007A3EB7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F26179D" w14:textId="77777777" w:rsidR="00D905D4" w:rsidRDefault="00D905D4" w:rsidP="000D5132">
-[...179 lines deleted...]
-  <w:p w14:paraId="1F26179E" w14:textId="77777777" w:rsidR="00D905D4" w:rsidRDefault="00D905D4">
+  <w:p w14:paraId="3E0F38E4" w14:textId="77777777" w:rsidR="00A709F3" w:rsidRDefault="00A709F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2617A1" w14:textId="3EBB8F59" w:rsidR="00D905D4" w:rsidRDefault="00E55434" w:rsidP="000D5132">
+  <w:p w14:paraId="4DE9C666" w14:textId="28A15DFA" w:rsidR="006D0577" w:rsidRPr="006D0577" w:rsidRDefault="00293F76" w:rsidP="006D0577">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:ind w:left="-851"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A709F3">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F2617A7" wp14:editId="41EA89BD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6F7180" wp14:editId="519F0714">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="margin">
-                <wp:posOffset>628650</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>53340</wp:posOffset>
+                <wp:posOffset>-440690</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3238500" cy="267970"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="7953375" cy="1246505"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="18" name="Text Box 1"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1901129819" name="Rectangle 1"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3238500" cy="267970"/>
+                        <a:ext cx="7953375" cy="1246505"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
-                        <a:srgbClr val="FFFFFF">
-                          <a:alpha val="0"/>
+                        <a:srgbClr val="00205B">
+                          <a:alpha val="9853"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
-                    <wps:txbx>
-[...61 lines deleted...]
-                      <a:spAutoFit/>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
-                <wp14:pctHeight>20000</wp14:pctHeight>
+                <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1F2617A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...67 lines deleted...]
-            </v:shape>
+            <v:rect w14:anchorId="2A4554F4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:575.05pt;margin-top:-34.7pt;width:626.25pt;height:98.15pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCbk46jgIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22ncT+COkXWosOA&#10;oi3aDj0rshQbkEVNUuJkv36U5DhdW+ww7CKLIvlIPpO8uNx2imyEdS3oihZHOSVCc6hbvaroj+eb&#10;L2eUOM90zRRoUdGdcPRy/vnTRW9mYgINqFpYgiDazXpT0cZ7M8syxxvRMXcERmhUSrAd8yjaVVZb&#10;1iN6p7JJnp9kPdjaWODCOXy9Tko6j/hSCu7vpXTCE1VRzM3H08ZzGc5sfsFmK8tM0/IhDfYPWXSs&#10;1Rh0hLpmnpG1bd9BdS234ED6Iw5dBlK2XMQasJoif1PNU8OMiLUgOc6MNLn/B8vvNk/mwSINvXEz&#10;h9dQxVbaLnwxP7KNZO1GssTWE46Pp+fl8fFpSQlHXTGZnpR5GejMDu7GOv9NQEfCpaIW/0YkiW1u&#10;nU+me5MQzYFq65tWqSjY1fJKWbJh4c/lk7z8mnyVaVh6PT8rj4eILlnH6H/AKB3ANATYFDG8ZIdi&#10;483vlAh2Sj8KSdoay5vEaLEPxZgH41xoXyRVw2qREinKPI+thLWPHjGXCBiQJcYfsQeA0OPvsVOW&#10;g31wFbGNR+f8b4kl59EjRgbtR+eu1WA/AlBY1RA52e9JStQElpZQ7x4ssZCGyBl+0+J/vWXOPzCL&#10;U4PzhZvA3+MhFfQVheFGSQP210fvwR6bGbWU9DiFFXU/18wKStR3jW1+XkynYWyjMC1PJyjY15rl&#10;a41ed1eA7VLgzjE8XoO9V/urtNC94MJYhKioYppj7Ipyb/fClU/bAVcOF4tFNMNRNczf6ifDA3hg&#10;NfTt8/aFWTM0t8e5uIP9xLLZmx5PtsFTw2LtQbZxAA68DnzjmMfGGVZS2COv5Wh1WJzz3wAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAO32QJnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNxah0BDE7KpKlAl1AMSBe5uvCSBeJ3Gbpr+Pc6p3GY1q5k3+Wo0rRiod41lhLt5BIK4tLrh&#10;CuHzYzNbgnBesVatZUI4k4NVcX2Vq0zbE7/TsPOVCCHsMoVQe99lUrqyJqPc3HbEwfu2vVE+nH0l&#10;da9OIdy0Mo6iRBrVcGioVUfPNZW/u6NBuF9+8fYlpc3bj462Lh0Or4/rA+Ltzbh+AuFp9JdnmPAD&#10;OhSBaW+PrJ1oEcIQjzBL0gcQkx0v4gWI/aSSFGSRy/8Lij8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAgm5OOo4CAACABQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA7fZAmd8AAAAJAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="#00205b" stroked="f" strokeweight="1pt">
+              <v:fill opacity="6425f"/>
+              <w10:wrap anchorx="page"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="004B652E">
+    <w:r w:rsidR="000C1D14" w:rsidRPr="00A709F3">
       <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0C9F17" wp14:editId="2BCF501F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B75E6FC" wp14:editId="628E409F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6985</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5079365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-257175</wp:posOffset>
+            <wp:posOffset>-240665</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7632700" cy="1866900"/>
-[...14 lines deleted...]
-          <wp:docPr id="32" name="Picture 32" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_header_final.png"/>
+          <wp:extent cx="1253490" cy="880943"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1225277548" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_header_final.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1608509036" name="Picture 1608509036"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7632700" cy="1866900"/>
+                    <a:ext cx="1253490" cy="880943"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D905D4">
+    <w:r w:rsidR="004A5F30" w:rsidRPr="00A709F3">
       <w:rPr>
-        <w:noProof/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...120 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve">Application </w:t>
     </w:r>
+    <w:r w:rsidR="00B71F60" w:rsidRPr="00A709F3">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <w:t>for Property File Retrieval</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36E9EAFF" w14:textId="77777777" w:rsidR="00A709F3" w:rsidRDefault="00A709F3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45033914"/>
+    <w:nsid w:val="0E9A6E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBD482E8"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="B9EE53DA"/>
+    <w:lvl w:ilvl="0" w:tplc="8182B96A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="1933" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2653" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3373" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4093" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4813" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6253" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517E084E"/>
+    <w:nsid w:val="1AA6079B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="971233A2"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="ECEE2702"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BB457E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A947762"/>
+    <w:lvl w:ilvl="0" w:tplc="E8025CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-131" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+        <w:ind w:left="340" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="589" w:hanging="360"/>
+        <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1309" w:hanging="180"/>
+        <w:ind w:left="1933" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2029" w:hanging="360"/>
+        <w:ind w:left="2653" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2749" w:hanging="360"/>
+        <w:ind w:left="3373" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3469" w:hanging="180"/>
+        <w:ind w:left="4093" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4189" w:hanging="360"/>
+        <w:ind w:left="4813" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4909" w:hanging="360"/>
+        <w:ind w:left="5533" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5629" w:hanging="180"/>
+        <w:ind w:left="6253" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55666787"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="429B751D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DD9E8CC0"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="5F4676B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="-414" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="306" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1026" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1746" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2466" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3186" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3906" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4626" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5346" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E723BC5"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DC7409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6598E1D4"/>
+    <w:tmpl w:val="9252FBE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59FA052A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="931ACB4C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="731000976">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="1507591590">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1905867288">
+  <w:num w:numId="2" w16cid:durableId="264117773">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1081952485">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1232807772">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1707756130">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="1160006099">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1202398130">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="2136168151">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00693E0F"/>
-[...273 lines deleted...]
-    <w:rsid w:val="00FF0818"/>
+    <w:rsidRoot w:val="00B028E7"/>
+    <w:rsid w:val="00002B01"/>
+    <w:rsid w:val="00010D03"/>
+    <w:rsid w:val="00016508"/>
+    <w:rsid w:val="000178AB"/>
+    <w:rsid w:val="000366BB"/>
+    <w:rsid w:val="00061E5D"/>
+    <w:rsid w:val="0006213A"/>
+    <w:rsid w:val="0006449C"/>
+    <w:rsid w:val="0007096D"/>
+    <w:rsid w:val="0007316D"/>
+    <w:rsid w:val="00095E45"/>
+    <w:rsid w:val="000C1D14"/>
+    <w:rsid w:val="000D3A08"/>
+    <w:rsid w:val="00121C58"/>
+    <w:rsid w:val="00126171"/>
+    <w:rsid w:val="00131211"/>
+    <w:rsid w:val="001B54A9"/>
+    <w:rsid w:val="001B5A1B"/>
+    <w:rsid w:val="001D7695"/>
+    <w:rsid w:val="001E6F48"/>
+    <w:rsid w:val="001E73C4"/>
+    <w:rsid w:val="001F7F9C"/>
+    <w:rsid w:val="0024007F"/>
+    <w:rsid w:val="00247A97"/>
+    <w:rsid w:val="00273D4E"/>
+    <w:rsid w:val="00293F76"/>
+    <w:rsid w:val="002A3E62"/>
+    <w:rsid w:val="002C0C14"/>
+    <w:rsid w:val="002E739C"/>
+    <w:rsid w:val="0033607C"/>
+    <w:rsid w:val="00371A3D"/>
+    <w:rsid w:val="003B6BFD"/>
+    <w:rsid w:val="003C33E6"/>
+    <w:rsid w:val="004629F0"/>
+    <w:rsid w:val="00472CE5"/>
+    <w:rsid w:val="004A5F30"/>
+    <w:rsid w:val="004A72B6"/>
+    <w:rsid w:val="004A79F4"/>
+    <w:rsid w:val="004C5FA5"/>
+    <w:rsid w:val="004E6290"/>
+    <w:rsid w:val="004F0273"/>
+    <w:rsid w:val="005145D9"/>
+    <w:rsid w:val="0052603C"/>
+    <w:rsid w:val="00532C69"/>
+    <w:rsid w:val="00556496"/>
+    <w:rsid w:val="005605DD"/>
+    <w:rsid w:val="005822B1"/>
+    <w:rsid w:val="005914E8"/>
+    <w:rsid w:val="005C13F3"/>
+    <w:rsid w:val="005F6DE3"/>
+    <w:rsid w:val="006052DE"/>
+    <w:rsid w:val="00653174"/>
+    <w:rsid w:val="00667151"/>
+    <w:rsid w:val="00676A96"/>
+    <w:rsid w:val="00676D37"/>
+    <w:rsid w:val="006815DE"/>
+    <w:rsid w:val="006B30DB"/>
+    <w:rsid w:val="006D0577"/>
+    <w:rsid w:val="006D34BE"/>
+    <w:rsid w:val="006D7BBC"/>
+    <w:rsid w:val="00733354"/>
+    <w:rsid w:val="007446FD"/>
+    <w:rsid w:val="007B784F"/>
+    <w:rsid w:val="007D3804"/>
+    <w:rsid w:val="007D5981"/>
+    <w:rsid w:val="007E0A82"/>
+    <w:rsid w:val="008166BD"/>
+    <w:rsid w:val="00830D7B"/>
+    <w:rsid w:val="0084224B"/>
+    <w:rsid w:val="00861F8A"/>
+    <w:rsid w:val="00886A69"/>
+    <w:rsid w:val="008A7633"/>
+    <w:rsid w:val="008B1D1D"/>
+    <w:rsid w:val="008B44E2"/>
+    <w:rsid w:val="008D1A53"/>
+    <w:rsid w:val="008D2D07"/>
+    <w:rsid w:val="00925C0B"/>
+    <w:rsid w:val="00932BE0"/>
+    <w:rsid w:val="00976E51"/>
+    <w:rsid w:val="0098328F"/>
+    <w:rsid w:val="00996981"/>
+    <w:rsid w:val="009F06EF"/>
+    <w:rsid w:val="009F1633"/>
+    <w:rsid w:val="00A01DE3"/>
+    <w:rsid w:val="00A03C2D"/>
+    <w:rsid w:val="00A122C5"/>
+    <w:rsid w:val="00A709F3"/>
+    <w:rsid w:val="00A74FAF"/>
+    <w:rsid w:val="00A87D55"/>
+    <w:rsid w:val="00AA1846"/>
+    <w:rsid w:val="00AA2C8E"/>
+    <w:rsid w:val="00AD22B4"/>
+    <w:rsid w:val="00AE2F04"/>
+    <w:rsid w:val="00AE707B"/>
+    <w:rsid w:val="00B028E7"/>
+    <w:rsid w:val="00B203EE"/>
+    <w:rsid w:val="00B24A28"/>
+    <w:rsid w:val="00B24CF3"/>
+    <w:rsid w:val="00B278AF"/>
+    <w:rsid w:val="00B3712E"/>
+    <w:rsid w:val="00B5203A"/>
+    <w:rsid w:val="00B71F60"/>
+    <w:rsid w:val="00B81503"/>
+    <w:rsid w:val="00B87BBE"/>
+    <w:rsid w:val="00B9201C"/>
+    <w:rsid w:val="00BB69CD"/>
+    <w:rsid w:val="00BE38D6"/>
+    <w:rsid w:val="00BF6624"/>
+    <w:rsid w:val="00C01150"/>
+    <w:rsid w:val="00C137A3"/>
+    <w:rsid w:val="00C26C0A"/>
+    <w:rsid w:val="00C37673"/>
+    <w:rsid w:val="00C65806"/>
+    <w:rsid w:val="00C8026E"/>
+    <w:rsid w:val="00C83259"/>
+    <w:rsid w:val="00C91C66"/>
+    <w:rsid w:val="00CC2D90"/>
+    <w:rsid w:val="00CF49CF"/>
+    <w:rsid w:val="00D04248"/>
+    <w:rsid w:val="00D04FE9"/>
+    <w:rsid w:val="00D3688D"/>
+    <w:rsid w:val="00D370E5"/>
+    <w:rsid w:val="00D37F43"/>
+    <w:rsid w:val="00D73AF9"/>
+    <w:rsid w:val="00D93FCB"/>
+    <w:rsid w:val="00DA3314"/>
+    <w:rsid w:val="00DC2468"/>
+    <w:rsid w:val="00DE6693"/>
+    <w:rsid w:val="00E00F9A"/>
+    <w:rsid w:val="00E143D6"/>
+    <w:rsid w:val="00E33BBE"/>
+    <w:rsid w:val="00E33E95"/>
+    <w:rsid w:val="00E73C65"/>
+    <w:rsid w:val="00E7537A"/>
+    <w:rsid w:val="00E76529"/>
+    <w:rsid w:val="00EA15C6"/>
+    <w:rsid w:val="00EC4B47"/>
+    <w:rsid w:val="00EC69B3"/>
+    <w:rsid w:val="00ED3645"/>
+    <w:rsid w:val="00EE1A70"/>
+    <w:rsid w:val="00EF4A4E"/>
+    <w:rsid w:val="00F26595"/>
+    <w:rsid w:val="00F33874"/>
+    <w:rsid w:val="00F437C2"/>
+    <w:rsid w:val="00F91727"/>
+    <w:rsid w:val="00F94632"/>
+    <w:rsid w:val="00FF0103"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1F261734"/>
+  <w14:docId w14:val="04E918D3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F4370075-7F8E-43DD-A53D-45F318F21A58}"/>
+  <w15:docId w15:val="{BB49DA5B-869E-4683-B895-15E6AF5FF66A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4031,510 +3534,426 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00693E0F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005822B1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00693E0F"/>
+    <w:rsid w:val="005822B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00693E0F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005822B1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00693E0F"/>
+    <w:rsid w:val="005822B1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00693E0F"/>
+    <w:rsid w:val="005822B1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
+    <w:name w:val="[Basic Paragraph]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005822B1"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00693E0F"/>
+    <w:rsid w:val="005822B1"/>
     <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...122 lines deleted...]
-    </w:tblStylePr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00D905D4"/>
+    <w:rsid w:val="005822B1"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablesectionheading">
+    <w:name w:val="Table section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00002B01"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebodytext">
+    <w:name w:val="Table body text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00002B01"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Arial"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Questions">
+    <w:name w:val="Questions"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653174"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00205B"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answers">
+    <w:name w:val="Answers"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E33BBE"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light"/>
+      <w:color w:val="00205B"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00D905D4"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00996981"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...38 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/council/governance/access-to-information.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:building@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nedlands.t1cloud.com/T1Default/CiAnywhere/Web/NEDLANDS/Public/Function/%24P1.REQ.REQENTRY.WIZ/P1EPROP?suite=PR&amp;MasterSystem=CNCL&amp;requestsystem=CNCL&amp;requesttype=BUILDSERV&amp;RequestCategory=PLANSEARCH" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bcastelli\OneDrive%20-%20City%20of%20Nedlands\DOWNLOADS\CON%20%23860rkpc18%20FAQs%20Doc_Generic.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4663,190 +4082,99 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...7 lines deleted...]
-<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...81 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -5233,164 +4561,263 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xsi:nil="true"/>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Change_x0020_Notification_x0020_and_x0020_Logging>
+    <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00c33994-667c-4fea-8cff-18d8a788bccc</TermId>
+        </TermInfo>
+      </Terms>
+    </c17adc3306e5490dbb62a9b09578c603>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-38618</_dlc_DocId>
+    <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
+    <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Marketing</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ab9aa8f8-a547-449a-a50a-7f6d3aef1950</TermId>
+        </TermInfo>
+      </Terms>
+    </i1b3c855753b482e967e07bcf98e63b6>
+    <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">City of Nedlands</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e1cb6260-fbdb-4707-a83e-0c933e524b72</TermId>
+        </TermInfo>
+      </Terms>
+    </b73ede9528844b4dac4ca2ed79a068d8>
+    <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
+        </TermInfo>
+      </Terms>
+    </l5218a67820a405eab41420940e22386>
+    <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
+    <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-38618</Url>
+      <Description>COMMUNITY-101306793-38618</Description>
+    </_dlc_DocIdUrl>
+    <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Value>20</Value>
+      <Value>40</Value>
+      <Value>22</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Expended_x0020_Time>
+    <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j6438741ad114f2786113428657618e6>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1112B90E-B75A-4F0A-A999-92FCF313005E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC6D8040-82F9-4E62-BA8F-D19589A65DF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C44E894-DC9A-495F-8CA1-D287A2DBF12E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
+    <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
+    <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
+    <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
+    <ds:schemaRef ds:uri="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
+    <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C466781-D9A0-4E6D-9AD2-381038EEFBC9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
+    <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
+    <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
+    <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3EC5E9F-BC8B-4A95-A550-A816108AE830}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6A46DA-98AD-4166-82C3-F68009E40349}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{637C3E4F-B095-4174-8762-F3CEBBFBB1E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>CON #860rkpc18 FAQs Doc_Generic</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>227</Words>
-  <Characters>1295</Characters>
+  <Words>298</Words>
+  <Characters>1561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Property File retrieval</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>City of Nedlands</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1519</CharactersWithSpaces>
+  <CharactersWithSpaces>1844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Property File retrieval</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Brid Ni Mhuineachain</dc:creator>
+  <dc:creator>Brooke Castelli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Entity">
+    <vt:lpwstr>1;#City of Nedlands|e1cb6260-fbdb-4707-a83e-0c933e524b72</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Activity">
+    <vt:lpwstr>40;#Marketing|ab9aa8f8-a547-449a-a50a-7f6d3aef1950</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="document set status previous">
+    <vt:lpwstr>Active</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>eeb15344-8ac5-4444-a2de-d9fb64b1b2ed</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Subject_x0020_Matter">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Entity">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="eDMS Site">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="eDMS Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Function">
-    <vt:lpwstr>22</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="eDMS_x0020_Site">
+    <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7adfd454-887d-4f22-91ec-e99e77c1cf60</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Subject Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="document set status previous">
-[...9 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Function">
+    <vt:lpwstr>22;#Community Relations|00c33994-667c-4fea-8cff-18d8a788bccc</vt:lpwstr>
   </property>
 </Properties>
 </file>