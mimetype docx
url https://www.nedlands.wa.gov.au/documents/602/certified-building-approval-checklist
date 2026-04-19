--- v0 (2025-10-19)
+++ v1 (2026-04-19)
@@ -1,4619 +1,2491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0FDFAEAA" w14:textId="61C52A49" w:rsidR="00787C6C" w:rsidRPr="00BF3D01" w:rsidRDefault="00787C6C" w:rsidP="003865F6">
-[...111 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7852"/>
         <w:gridCol w:w="1114"/>
         <w:gridCol w:w="1114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00787C6C" w:rsidRPr="002264A1" w14:paraId="51E99E2B" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="72B73385" w14:textId="77777777" w:rsidTr="00AC2094">
         <w:trPr>
           <w:trHeight w:val="449"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677D565A" w14:textId="77777777" w:rsidR="00AB45A8" w:rsidRPr="00E95A73" w:rsidRDefault="00C64199" w:rsidP="00211313">
+          <w:p w14:paraId="3744C4B1" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="00603EE8" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> information  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">REQUIRED FORMS AND INFORMATION </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E66A9F7" w14:textId="77777777" w:rsidR="00E95A73" w:rsidRPr="00E95A73" w:rsidRDefault="007E73BC" w:rsidP="00211313">
+          <w:p w14:paraId="643A836E" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="00603EE8" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">N/A </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53933874" w14:textId="77777777" w:rsidR="00E95A73" w:rsidRPr="00E95A73" w:rsidRDefault="006617DD" w:rsidP="00211313">
+          <w:p w14:paraId="33D0F797" w14:textId="35D8F50D" w:rsidR="0024007F" w:rsidRPr="00603EE8" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="003D0C6A" w:rsidRPr="00603EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>ES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w14:paraId="4F69BD3F" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="0B60889B" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0133D3A8" w14:textId="0850E31F" w:rsidR="00BF2BF2" w:rsidRPr="008E5512" w:rsidRDefault="00C64199" w:rsidP="247DE924">
+          <w:p w14:paraId="79406315" w14:textId="5EB82CB9" w:rsidR="0024007F" w:rsidRPr="001D2D9E" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D2D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BA1 – Application for building permit (certified)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>Signed by all relevant parties</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362620E1" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed and signed by all relevant parties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4B80C4" w14:textId="77777777" w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w:rsidRDefault="00BF2BF2" w:rsidP="00211313">
+          <w:p w14:paraId="6FC82224" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3797A38A" w14:textId="77777777" w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w:rsidRDefault="00BF2BF2" w:rsidP="00211313">
+          <w:p w14:paraId="6BD2A714" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w14:paraId="1CAC0D80" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="6AAF7BA0" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268E0B1B" w14:textId="2B8E17DE" w:rsidR="00BF2BF2" w:rsidRPr="008E5512" w:rsidRDefault="00211313" w:rsidP="247DE924">
+          <w:p w14:paraId="116549CD" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="00BF4D66" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF4D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BA20 – Notice and request for consent to encroach or adversely affect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75CCE661" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:t>ng footings or grout injection)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please complete this form i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f building works are adversely affecting neighbouring properties or being partially built across the boundary (including footings or grout injection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324CCFE5" w14:textId="77777777" w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w:rsidRDefault="00BF2BF2" w:rsidP="00211313">
+          <w:p w14:paraId="50AF1E2F" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D049CD" w14:textId="77777777" w:rsidR="00BF2BF2" w:rsidRPr="002264A1" w:rsidRDefault="00BF2BF2" w:rsidP="00211313">
+          <w:p w14:paraId="6925D028" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="73E651BE" w14:textId="77777777" w:rsidTr="247DE924">
-[...109 lines deleted...]
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="03D82D98" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="175EF317" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65DAED31" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="00E56938" w:rsidP="00E56938">
+          <w:p w14:paraId="692694F2" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> signed by a Building Surveyor Contractor</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BA3 - Certificate of Design Compliance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, signed by a Building Surveyor Contractor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACA64B8" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="082CF05E" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61869A3E" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="3F0E0191" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="6DA2C829" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="55B9F93E" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1759D75E" w14:textId="6D161AE6" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="004A6C70" w:rsidP="00E56938">
+          <w:p w14:paraId="30A083E9" w14:textId="3BED349D" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certificate </w:t>
-[...19 lines deleted...]
-              <w:t>f Design Compliance</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1 copy of all plans and documents listed on</w:t>
+            </w:r>
+            <w:r w:rsidR="00387192">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005E7118">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BA3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="18F15139" w14:textId="720EFD38" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide a legible copy of the drawings/documents drawn </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA7FEFF" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="7CC5A76F" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03EE7247" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="45B54236" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06F4C" w:rsidRPr="002264A1" w14:paraId="1F7114C3" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="4F94681D" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E5B9D8" w14:textId="77777777" w:rsidR="00D06F4C" w:rsidRPr="008E5512" w:rsidRDefault="00D06F4C" w:rsidP="00E56938">
+          <w:p w14:paraId="5A9BA161" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t>Home Indemnity Insurance for dwellings over $20,000</w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home Indemnity Insurance for residential works over $20,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40174B24" w14:textId="77777777" w:rsidR="00D06F4C" w:rsidRPr="002264A1" w:rsidRDefault="00D06F4C" w:rsidP="00211313">
+          <w:p w14:paraId="1F8AE89F" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58AA7C58" w14:textId="77777777" w:rsidR="00D06F4C" w:rsidRPr="002264A1" w:rsidRDefault="00D06F4C" w:rsidP="00211313">
+          <w:p w14:paraId="2F0AE232" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A6C70" w:rsidRPr="002264A1" w14:paraId="4C176957" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="4014BBCF" w14:textId="77777777" w:rsidTr="00AC2094">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6AF31C" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEES – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please refer to the City’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="003E5504">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                </w:rPr>
+                <w:t>Fees and Charges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FD3318" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9DE2DB" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="6C0CB19C" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8E633B" w14:textId="3200014B" w:rsidR="004A6C70" w:rsidRPr="008E5512" w:rsidRDefault="004A6C70" w:rsidP="004A6C70">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7675BC47" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="0"/>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> .</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Application Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="726D796F" w14:textId="77777777" w:rsidR="004A6C70" w:rsidRPr="002264A1" w:rsidRDefault="004A6C70" w:rsidP="00211313">
+          <w:p w14:paraId="1DC4E5F5" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD896A0" w14:textId="77777777" w:rsidR="004A6C70" w:rsidRPr="002264A1" w:rsidRDefault="004A6C70" w:rsidP="00211313">
+          <w:p w14:paraId="25B6ACB7" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00306B5F" w:rsidRPr="002264A1" w14:paraId="2F5EA4BB" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="4458C03F" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F0EBB3" w14:textId="208ADD5B" w:rsidR="00306B5F" w:rsidRPr="008E5512" w:rsidRDefault="00864ED7" w:rsidP="004A6C70">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3E06924D" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="0"/>
-[...20 lines deleted...]
-              <w:t>from the City via email.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Building Services Levy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198F1516" w14:textId="77777777" w:rsidR="00306B5F" w:rsidRPr="002264A1" w:rsidRDefault="00306B5F" w:rsidP="00211313">
+          <w:p w14:paraId="1D276BB7" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2128A56A" w14:textId="77777777" w:rsidR="00306B5F" w:rsidRPr="002264A1" w:rsidRDefault="00306B5F" w:rsidP="00211313">
+          <w:p w14:paraId="0C5C19DC" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="78019E86" w14:textId="77777777" w:rsidTr="247DE924">
-[...77 lines deleted...]
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="6F75724E" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="6B58759E" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712B80F3" w14:textId="5702C40E" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="00CB0307" w:rsidP="00211313">
+          <w:p w14:paraId="1BD41AFD" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTF Levy Receipt (where the value of the works exceeds $20,000)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331C172E" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="003E5504">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Pay your Construction Training Fund Levy | Western Australian Government</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFED74D" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="57B20D30" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4796638A" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="64B0BD3B" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="270F6384" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="2D21A76C" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7852" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07AF1DFD" w14:textId="659A0B60" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="00CB0307" w:rsidP="00211313">
+          <w:p w14:paraId="3BA531E6" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initial Pool Inspection Fee (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641E2BEE" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="4B781600" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1114" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74882C10" w14:textId="77777777" w:rsidR="00211313" w:rsidRPr="002264A1" w:rsidRDefault="00211313" w:rsidP="00211313">
+          <w:p w14:paraId="58F0E8D9" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="5EB0138B" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="226188D4" w14:textId="77777777" w:rsidTr="00AC2094">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7852" w:type="dxa"/>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1469829E" w14:textId="10D8928E" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="00CB0307" w:rsidP="00211313">
+          <w:p w14:paraId="7F20A4DC" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NOTES -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00211313" w:rsidRPr="002264A1" w14:paraId="3B2069E5" w14:textId="77777777" w:rsidTr="247DE924">
+      <w:tr w:rsidR="0024007F" w:rsidRPr="002264A1" w14:paraId="475F861D" w14:textId="77777777" w:rsidTr="00805B83">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7852" w:type="dxa"/>
+            <w:tcW w:w="10080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23EAB435" w14:textId="37054016" w:rsidR="00211313" w:rsidRPr="008E5512" w:rsidRDefault="00CB0307" w:rsidP="00211313">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="12CAFF11" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accepts applications by the following methods:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A7DEAF" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="0024007F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="003E5504">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>building@nedlands.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13169932" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="0024007F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online submission form available on the City’s website </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="003E5504">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-AU"/>
+                </w:rPr>
+                <w:t>Applying for a permit » City of Nedlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (recommended for large file sizes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FFE0CA" w14:textId="77777777" w:rsidR="0024007F" w:rsidRPr="003E5504" w:rsidRDefault="0024007F" w:rsidP="00805B83">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please note the City of Nedlands may require further information depending on your specific application. In this event, you may receive a request for further information from the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E5504">
+              <w:rPr>
+                <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via email.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45615732" w14:textId="77777777" w:rsidR="003E447B" w:rsidRDefault="003E447B" w:rsidP="005A23E7"/>
-[...11 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="049E45D8" w14:textId="77777777" w:rsidR="004A5F30" w:rsidRPr="004A5F30" w:rsidRDefault="004A5F30" w:rsidP="004A5F30"/>
+    <w:sectPr w:rsidR="004A5F30" w:rsidRPr="004A5F30" w:rsidSect="00EC69B3">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2268" w:right="1361" w:bottom="2841" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C196E6B" w14:textId="77777777" w:rsidR="00183849" w:rsidRDefault="00183849" w:rsidP="00284295">
+    <w:p w14:paraId="2F0D1610" w14:textId="77777777" w:rsidR="00E13D08" w:rsidRDefault="00E13D08" w:rsidP="005822B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667F2E5D" w14:textId="77777777" w:rsidR="00183849" w:rsidRDefault="00183849" w:rsidP="00284295">
+    <w:p w14:paraId="33B12DD4" w14:textId="77777777" w:rsidR="00E13D08" w:rsidRDefault="00E13D08" w:rsidP="005822B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Minion Pro">
+    <w:panose1 w:val="02040503050201020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Poppins SemiBold">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Acumin Pro Light">
+    <w:panose1 w:val="020B0404020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Poppins">
+    <w:panose1 w:val="00000500000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E878DA7" w14:textId="29D90F84" w:rsidR="00F06E34" w:rsidRDefault="00F06E34">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3C5238" w14:textId="42BC77BA" w:rsidR="005822B1" w:rsidRDefault="00C137A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B6154CC" wp14:editId="5349F90E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>180340</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4921623" cy="208800"/>
+              <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1516635381" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4921623" cy="208800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C999063" w14:textId="4849733E" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="00C137A3">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">71 Stirling Hwy Nedlands WA 6009  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="5B7096"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">  </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">9273 3500  </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="5B7096"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> |   </w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramStart"/>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>nedlands.w</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:softHyphen/>
+                          </w:r>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>a</w:t>
+                          </w:r>
+                          <w:proofErr w:type="gramEnd"/>
+                          <w:r w:rsidRPr="005822B1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                            <w:t>.gov.au</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="0A450CFF" w14:textId="77777777" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="005822B1">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                              <w:spacing w:val="4"/>
+                              <w:sz w:val="15"/>
+                              <w:szCs w:val="15"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0B6154CC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:14.2pt;width:387.55pt;height:16.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMxTxJGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+y4aZZacaqsVaZJ&#10;UVsprfpMMMSWMJcBiZ39+l2w86FuT9Ne4MK93I9zDvP7rlHkIKyrQRd0PEopEZpDWetdQd9eV19m&#10;lDjPdMkUaFHQo3D0fvH507w1ucigAlUKSzCJdnlrClp5b/IkcbwSDXMjMEKjU4JtmMej3SWlZS1m&#10;b1SSpek0acGWxgIXzuHtY++ki5hfSsH9s5ROeKIKir35uNq4bsOaLOYs31lmqpoPbbB/6KJhtcai&#10;51SPzDOyt/UfqZqaW3Ag/YhDk4CUNRdxBpxmnH6YZlMxI+IsCI4zZ5jc/0vLnw4b82KJ775BhwQG&#10;QFrjcoeXYZ5O2ibs2ClBP0J4PMMmOk84Xk7usvE0u6GEoy9LZ7M04ppcXhvr/HcBDQlGQS3SEtFi&#10;h7XzWBFDTyGhmIZVrVSkRmnSFnR6c5vGB2cPvlAaH156DZbvtt0wwBbKI85loafcGb6qsfiaOf/C&#10;LHKMo6Bu/TMuUgEWgcGipAL762/3IR6hRy8lLWqmoO7nnllBifqhkZS78WQSRBYPk9uvGR7stWd7&#10;7dH75gFQlmP8IYZHM8R7dTKlheYd5b0MVdHFNMfaBfUn88H3SsbvwcVyGYNQVob5td4YHlIHOAO0&#10;r907s2bA3yNzT3BSF8s/0NDH9kQs9x5kHTkKAPeoDrijJCN1w/cJmr8+x6jLJ1/8BgAA//8DAFBL&#10;AwQUAAYACAAAACEAXJ/Qnt8AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmC&#10;N7tJtG2I2ZQSKILUQ2sv3l6yr0kw+zZmt23017s96XGYYeabfDWZXpxpdJ1lBfEsAkFcW91xo+Dw&#10;vnlIQTiPrLG3TAq+ycGquL3JMdP2wjs6730jQgm7DBW03g+ZlK5uyaCb2YE4eEc7GvRBjo3UI15C&#10;uellEkULabDjsNDiQGVL9ef+ZBS8lps33FWJSX/68mV7XA9fh4+5Uvd30/oZhKfJ/4Xhih/QoQhM&#10;lT2xdqJXEI54BUn6BCK4y+U8BlEpWMSPIItc/scvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMxTxJGAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBcn9Ce3wAAAAYBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5C999063" w14:textId="4849733E" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="00C137A3">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">71 Stirling Hwy Nedlands WA 6009  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="5B7096"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">  </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">9273 3500  </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="5B7096"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> |   </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>nedlands.w</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:softHyphen/>
+                    </w:r>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>a</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="005822B1">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                      <w:t>.gov.au</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="0A450CFF" w14:textId="77777777" w:rsidR="005822B1" w:rsidRPr="005822B1" w:rsidRDefault="005822B1" w:rsidP="005822B1">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Times New Roman (Body CS)"/>
+                        <w:spacing w:val="4"/>
+                        <w:sz w:val="15"/>
+                        <w:szCs w:val="15"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E00F9A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07BC4994" wp14:editId="749DFD3A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A947F62" wp14:editId="41D5FC7F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>-30480</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-950580</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>635</wp:posOffset>
+            <wp:posOffset>-22769</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7571740" cy="619125"/>
-          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:extent cx="7808383" cy="669290"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1391665101" name="Picture 1391665101"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="457270017" name="Picture 457270017"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7571740" cy="619125"/>
+                    <a:ext cx="7808383" cy="669290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...57 lines deleted...]
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0609327E" w14:textId="77777777" w:rsidR="00183849" w:rsidRDefault="00183849" w:rsidP="00284295">
+    <w:p w14:paraId="17B90E17" w14:textId="77777777" w:rsidR="00E13D08" w:rsidRDefault="00E13D08" w:rsidP="005822B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D734D87" w14:textId="77777777" w:rsidR="00183849" w:rsidRDefault="00183849" w:rsidP="00284295">
+    <w:p w14:paraId="0791A766" w14:textId="77777777" w:rsidR="00E13D08" w:rsidRDefault="00E13D08" w:rsidP="005822B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66BA189C" w14:textId="1C6B277F" w:rsidR="00284295" w:rsidRDefault="00FF603E" w:rsidP="00284295">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DE9C666" w14:textId="4CE50FB0" w:rsidR="006D0577" w:rsidRPr="006D0577" w:rsidRDefault="000C1D14" w:rsidP="006D0577">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7F3262" wp14:editId="06E70879">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B75E6FC" wp14:editId="284E4A4F">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>-78740</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5079365</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>9525</wp:posOffset>
+            <wp:posOffset>-240665</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7632700" cy="1866900"/>
-[...14 lines deleted...]
-          <wp:docPr id="9" name="Picture 9" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_header_final.png"/>
+          <wp:extent cx="1253490" cy="880943"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1386022542" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5" descr="\\admprofiles01\desktop$\fchesterman\desktop\CoN_header_final.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1608509036" name="Picture 1608509036"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7632700" cy="1866900"/>
+                    <a:ext cx="1253490" cy="880943"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00D0589F">
+    <w:r w:rsidR="00C01150">
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD39FE7" wp14:editId="374BEFAE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6F7180" wp14:editId="5162138A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>4152900</wp:posOffset>
+                <wp:posOffset>-947362</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>309880</wp:posOffset>
+                <wp:posOffset>-436360</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1759585" cy="383540"/>
-[...5 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:extent cx="7626985" cy="1246909"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1901129819" name="Rectangle 1"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1759585" cy="383540"/>
+                        <a:ext cx="7626985" cy="1246909"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
+                      <a:solidFill>
+                        <a:srgbClr val="00205B">
+                          <a:alpha val="9853"/>
+                        </a:srgbClr>
+                      </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
-                    <wps:txbx>
-[...21 lines deleted...]
-                      <a:spAutoFit/>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
-                <wp14:pctHeight>20000</wp14:pctHeight>
+                <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6CD39FE7">
-[...26 lines deleted...]
-            </v:shape>
+            <v:rect w14:anchorId="63EEF1AB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-74.6pt;margin-top:-34.35pt;width:600.55pt;height:98.2pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrQu5mjQIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3a8JG2COkXWosOA&#10;og3WDj0rshQbkEVNUuJkXz9KcpyuLXYYdpFFkXwkn0leXu1bRXbCugZ0SUdnOSVCc6gavSnpj6fb&#10;TxeUOM90xRRoUdKDcPRq8fHDZWfmooAaVCUsQRDt5p0pae29mWeZ47VomTsDIzQqJdiWeRTtJqss&#10;6xC9VVmR59OsA1sZC1w4h683SUkXEV9Kwf2DlE54okqKufl42niuw5ktLtl8Y5mpG96nwf4hi5Y1&#10;GoMOUDfMM7K1zRuotuEWHEh/xqHNQMqGi1gDVjPKX1XzWDMjYi1IjjMDTe7/wfL73aNZWaShM27u&#10;8Bqq2Evbhi/mR/aRrMNAlth7wvHxfFpMZxcTSjjqRsV4Ostngc7s5G6s818FtCRcSmrxb0SS2O7O&#10;+WR6NAnRHKimum2UioLdrK+VJTsW/lxe5JMvyVeZmqVXjP65j+iSdYz+B4zSAUxDgE0Rw0t2Kjbe&#10;/EGJYKf0dyFJU2F5RYwW+1AMeTDOhfajpKpZJVIio0mex1bC2gePmEsEDMgS4w/YPUDo8bfYKcve&#10;PriK2MaDc/63xJLz4BEjg/aDc9tosO8BKKyqj5zsjyQlagJLa6gOK0sspCFyht82+F/vmPMrZnFq&#10;cL5wE/gHPKSCrqTQ3yipwf567z3YYzOjlpIOp7Ck7ueWWUGJ+qaxzWej8TiMbRTGk/MCBftSs36p&#10;0dv2GrBdRrhzDI/XYO/V8SottM+4MJYhKqqY5hi7pNzbo3Dt03bAlcPFchnNcFQN83f60fAAHlgN&#10;ffu0f2bW9M3tcS7u4TixbP6qx5Nt8NSw3HqQTRyAE6893zjmsXH6lRT2yEs5Wp0W5+I3AAAA//8D&#10;AFBLAwQUAAYACAAAACEAZmF7n+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7Fo7AZoHcaoKVAl1UYlC9248TQLxOI3dNPw97gp2dzRHd84Uy8l0bMTBtZYkRHMBDKmyuqVa&#10;wufHepYCc16RVp0llPCDDpbl7U2hcm0v9I7jztcslJDLlYTG+z7n3FUNGuXmtkcKu6MdjPJhHGqu&#10;B3UJ5abjsRALblRL4UKjenxpsPrenY2Eh3RPm9cM19svLTYuG09vyeok5f3dtHoG5nHyfzBc9YM6&#10;lMHpYM+kHeskzKLHLA5sSIs0AXZFxFOUATuEFCcJ8LLg/78ofwEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBrQu5mjQIAAIAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBmYXuf4gAAAA0BAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#00205b" stroked="f" strokeweight="1pt">
+              <v:fill opacity="6425f"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003D0C6A">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <w:t>BA1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B65CB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004A5F30">
+      <w:rPr>
+        <w:rFonts w:ascii="Poppins" w:hAnsi="Poppins" w:cs="Poppins"/>
+        <w:color w:val="00205B"/>
+        <w:spacing w:val="4"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <w:t>Application Checklist</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FC3F8F"/>
+    <w:nsid w:val="1AA6079B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="822436D0"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="ECEE2702"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...115 lines deleted...]
-        <w:ind w:left="1134" w:hanging="567"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...2048 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="516505490">
-[...47 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="410128750">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DC7409"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9252FBE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1507591590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1530025185">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="2" w16cid:durableId="264117773">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009710D0"/>
-[...272 lines deleted...]
-    <w:rsid w:val="796640D0"/>
+    <w:rsidRoot w:val="00B028E7"/>
+    <w:rsid w:val="00002B01"/>
+    <w:rsid w:val="0007096D"/>
+    <w:rsid w:val="00072215"/>
+    <w:rsid w:val="000A31B6"/>
+    <w:rsid w:val="000C1D14"/>
+    <w:rsid w:val="000D0FEB"/>
+    <w:rsid w:val="00126171"/>
+    <w:rsid w:val="001B54A9"/>
+    <w:rsid w:val="0024007F"/>
+    <w:rsid w:val="0036359D"/>
+    <w:rsid w:val="00387192"/>
+    <w:rsid w:val="003D0C6A"/>
+    <w:rsid w:val="003E5504"/>
+    <w:rsid w:val="004A5F30"/>
+    <w:rsid w:val="004A79F4"/>
+    <w:rsid w:val="00532C69"/>
+    <w:rsid w:val="005605DD"/>
+    <w:rsid w:val="005822B1"/>
+    <w:rsid w:val="005914E8"/>
+    <w:rsid w:val="005C13F3"/>
+    <w:rsid w:val="005E7118"/>
+    <w:rsid w:val="005F6DE3"/>
+    <w:rsid w:val="00603EE8"/>
+    <w:rsid w:val="00653174"/>
+    <w:rsid w:val="00676A96"/>
+    <w:rsid w:val="006B30DB"/>
+    <w:rsid w:val="006D0577"/>
+    <w:rsid w:val="006D34BE"/>
+    <w:rsid w:val="006D7BBC"/>
+    <w:rsid w:val="007B0404"/>
+    <w:rsid w:val="007E0A82"/>
+    <w:rsid w:val="008463FA"/>
+    <w:rsid w:val="008675C8"/>
+    <w:rsid w:val="008D1A53"/>
+    <w:rsid w:val="00932BE0"/>
+    <w:rsid w:val="0098328F"/>
+    <w:rsid w:val="00A9228E"/>
+    <w:rsid w:val="00AA2C8E"/>
+    <w:rsid w:val="00AC2094"/>
+    <w:rsid w:val="00AD22B4"/>
+    <w:rsid w:val="00B028E7"/>
+    <w:rsid w:val="00B203EE"/>
+    <w:rsid w:val="00B65CB3"/>
+    <w:rsid w:val="00B87BBE"/>
+    <w:rsid w:val="00C01150"/>
+    <w:rsid w:val="00C137A3"/>
+    <w:rsid w:val="00C91C66"/>
+    <w:rsid w:val="00CC0F5F"/>
+    <w:rsid w:val="00CC2D90"/>
+    <w:rsid w:val="00D3688D"/>
+    <w:rsid w:val="00D93FCB"/>
+    <w:rsid w:val="00DA3314"/>
+    <w:rsid w:val="00DE6693"/>
+    <w:rsid w:val="00E00F9A"/>
+    <w:rsid w:val="00E13D08"/>
+    <w:rsid w:val="00E33BBE"/>
+    <w:rsid w:val="00E33E95"/>
+    <w:rsid w:val="00E76529"/>
+    <w:rsid w:val="00EC69B3"/>
+    <w:rsid w:val="00F30476"/>
+    <w:rsid w:val="00F437C2"/>
+    <w:rsid w:val="00F94632"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2FEFDC9E"/>
+  <w14:docId w14:val="04E918D3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{225F8E10-B991-448A-B1F4-B7791FD11F87}"/>
+  <w15:docId w15:val="{BB49DA5B-869E-4683-B895-15E6AF5FF66A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -4761,431 +2633,265 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005822B1"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005822B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005822B1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005822B1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005822B1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
+    <w:name w:val="[Basic Paragraph]"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005822B1"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00787C6C"/>
+    <w:rsid w:val="005822B1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...51 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="004A6C70"/>
+    <w:rsid w:val="005822B1"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...5 lines deleted...]
-    <w:rsid w:val="004A6C70"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablesectionheading">
+    <w:name w:val="Table section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00002B01"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:spacing w:val="6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebodytext">
+    <w:name w:val="Table body text"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00002B01"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light" w:cs="Arial"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Questions">
+    <w:name w:val="Questions"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653174"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Poppins SemiBold" w:hAnsi="Poppins SemiBold" w:cs="Poppins SemiBold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00205B"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Answers">
+    <w:name w:val="Answers"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E33BBE"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Acumin Pro Light" w:hAnsi="Acumin Pro Light"/>
+      <w:color w:val="00205B"/>
+      <w:spacing w:val="6"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...224 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:council@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Fservice%2Feducation-and-training%2Fvocational-education%2Fpay-your-construction-training-fund-levy&amp;data=05%7C02%7Cbuilding%40nedlands.wa.gov.au%7Cebf687fdf84f4283c80108dd9c0597e1%7Cd583947c8c4246bd927527ca45e5e84c%7C0%7C0%7C638838270063885336%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=TfUe%2FZ3Wx8IVrlTGzrRGdGjph40H50Dwp6mkCV6ZY5M%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/council/rates-fees-and-charges/citys-fees-and-charges.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/development/building/applying-for-a-permit.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:building@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bcastelli\OneDrive%20-%20City%20of%20Nedlands\DOWNLOADS\CON%20%23860rkpc18%20FAQs%20Doc_Generic.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5456,155 +3162,392 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...17 lines deleted...]
-    <xsd:import namespace="e3a56a34-2109-4fed-8277-acee43859036"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
+    <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
+    <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
+    <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
+    <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
+    <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
+                <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
+                <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
+                <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
+                <xsd:element ref="ns5:j6438741ad114f2786113428657618e6" minOccurs="0"/>
+                <xsd:element ref="ns3:b73ede9528844b4dac4ca2ed79a068d8" minOccurs="0"/>
+                <xsd:element ref="ns4:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns7:Change_x0020_Notification_x0020_and_x0020_Logging" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns7:Expended_x0020_Time" minOccurs="0"/>
+                <xsd:element ref="ns7:Marketing_x0020__x002d__x0020_Time_x0020_Utilisation" minOccurs="0"/>
+                <xsd:element ref="ns7:Marketing_x0020__x002d__x0020_Folder_x0020_Delete" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns7:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns7:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c07fe8a4-44be-4497-9e15-82fbfa98d13a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="V3Comments" ma:index="8" nillable="true" ma:displayName="Append-Only Comments" ma:internalName="V3Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Additional_x0020_Info" ma:index="1" nillable="true" ma:displayName="Additional Info" ma:internalName="Additional_x0020_Info">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="eDMS_x0020_Library" ma:index="4" nillable="true" ma:displayName="eDMS Library" ma:internalName="eDMS_x0020_Library">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3a56a34-2109-4fed-8277-acee43859036" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="b73ede9528844b4dac4ca2ed79a068d8" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="b73ede9528844b4dac4ca2ed79a068d8" ma:taxonomyFieldName="Entity" ma:displayName="Entity" ma:default="" ma:fieldId="{b73ede95-2884-4b4d-ac4c-a2ed79a068d8}" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="856870c0-482b-4b60-9f4e-79866ceab471" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="l5218a67820a405eab41420940e22386" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="l5218a67820a405eab41420940e22386" ma:taxonomyFieldName="eDMS_x0020_Site" ma:displayName="eDMS Site" ma:default="" ma:fieldId="{55218a67-820a-405e-ab41-420940e22386}" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="6db94800-35c5-4084-8834-fb0f370e171b" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{789AD374-923E-49A1-ACC3-9CD0CA9C2274}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="{1ae40dc8-470f-4dcb-9fe3-b6162fd218fd}">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{789AD374-923E-49A1-ACC3-9CD0CA9C2274}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="{1ae40dc8-470f-4dcb-9fe3-b6162fd218fd}">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="c17adc3306e5490dbb62a9b09578c603" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="c17adc3306e5490dbb62a9b09578c603" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:default="" ma:fieldId="{c17adc33-06e5-490d-bb62-a9b09578c603}" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="7b2787ca-6b71-49d0-a2af-b3802dd8bff8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="i1b3c855753b482e967e07bcf98e63b6" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="i1b3c855753b482e967e07bcf98e63b6" ma:taxonomyFieldName="Activity" ma:displayName="Activity" ma:default="" ma:fieldId="{21b3c855-753b-482e-967e-07bcf98e63b6}" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="7b2787ca-6b71-49d0-a2af-b3802dd8bff8" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="24" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82dc8473-40ba-4f11-b935-f34260e482de" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="j6438741ad114f2786113428657618e6" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="j6438741ad114f2786113428657618e6" ma:taxonomyFieldName="Subject_x0020_Matter" ma:displayName="Subject Matter" ma:indexed="true" ma:default="" ma:fieldId="{36438741-ad11-4f27-8611-3428657618e6}" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="7b2787ca-6b71-49d0-a2af-b3802dd8bff8" ma:anchorId="ab9aa8f8-a547-449a-a50a-7f6d3aef1950" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="26" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="27" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="30" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="31" nillable="true" ma:displayName="MediaServiceAutoTags" ma:description="" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="32" nillable="true" ma:displayName="MediaServiceLocation" ma:description="" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="33" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="34" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="35" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Change_x0020_Notification_x0020_and_x0020_Logging" ma:index="36" nillable="true" ma:displayName="Notify and Log - Marketing" ma:internalName="Change_x0020_Notification_x0020_and_x0020_Logging">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="37" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="38" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Expended_x0020_Time" ma:index="39" nillable="true" ma:displayName="Expended Time" ma:internalName="Expended_x0020_Time">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Marketing_x0020__x002d__x0020_Time_x0020_Utilisation" ma:index="40" nillable="true" ma:displayName="Marketing - Time Utilisation" ma:internalName="Marketing_x0020__x002d__x0020_Time_x0020_Utilisation">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Marketing_x0020__x002d__x0020_Folder_x0020_Delete" ma:index="41" nillable="true" ma:displayName="Marketing - Folder Delete" ma:internalName="Marketing_x0020__x002d__x0020_Folder_x0020_Delete">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="42" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="44" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f748efd2-e33e-48a5-90e8-1a83c1cb5ef9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="45" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="46" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="23" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5649,205 +3592,262 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties">
-[...1 lines deleted...]
-</LongProperties>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">City of Nedlands</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e1cb6260-fbdb-4707-a83e-0c933e524b72</TermId>
+        </TermInfo>
+      </Terms>
+    </b73ede9528844b4dac4ca2ed79a068d8>
+    <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
+        </TermInfo>
+      </Terms>
+    </l5218a67820a405eab41420940e22386>
+    <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Value>20</Value>
+      <Value>40</Value>
+      <Value>22</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
+    <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Change_x0020_Notification_x0020_and_x0020_Logging>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xsi:nil="true"/>
+    <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Expended_x0020_Time>
+    <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">00c33994-667c-4fea-8cff-18d8a788bccc</TermId>
+        </TermInfo>
+      </Terms>
+    </c17adc3306e5490dbb62a9b09578c603>
+    <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
+    <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Marketing</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ab9aa8f8-a547-449a-a50a-7f6d3aef1950</TermId>
+        </TermInfo>
+      </Terms>
+    </i1b3c855753b482e967e07bcf98e63b6>
+    <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j6438741ad114f2786113428657618e6>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-38614</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-38614</Url>
+      <Description>COMMUNITY-101306793-38614</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EC3DDD6-2CB4-4D39-B5CE-AE1987C00C03}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48C50C1D-F637-454D-8B4F-8B750ACA058A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C1005C9-426C-48A6-9706-D2A7C8D56AC0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C44FF1-6D40-4D9E-8254-55DD8F4E6EA4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF95AC4-CF07-4DFA-9CB5-427973197F6D}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E1075AD-9E20-42AC-8E3F-8B78BC59BA98}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3FC8AE5-62DC-4696-AD2E-D3F11AFE6ECA}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8982337B-09E5-4ADF-94F8-5EF8A3F9ADE1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>CON #860rkpc18 FAQs Doc_Generic</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>223</Words>
-  <Characters>1276</Characters>
+  <Words>204</Words>
+  <Characters>1146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Shire of Northam</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1497</CharactersWithSpaces>
+  <CharactersWithSpaces>1340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>events</dc:creator>
+  <dc:creator>Brooke Castelli</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A6639112AEAADE4097D9322534456D14</vt:lpwstr>
+    <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EntityDepartment">
-    <vt:lpwstr>17</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Function">
+    <vt:lpwstr>22;#Community Relations|00c33994-667c-4fea-8cff-18d8a788bccc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ExtEntity_ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Entity">
+    <vt:lpwstr>1;#City of Nedlands|e1cb6260-fbdb-4707-a83e-0c933e524b72</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Activity">
+    <vt:lpwstr>40;#Marketing|ab9aa8f8-a547-449a-a50a-7f6d3aef1950</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Subject Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="IsClosed">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="OrgPerson">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Subject_x0020_Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Entity">
-    <vt:lpwstr>1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="eDMS Site">
+    <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ExtProperty_ID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="eDMS_x0020_Site">
+    <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="document set status previous">
+    <vt:lpwstr>Active</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DocumentStatus">
-[...57 lines deleted...]
-    <vt:lpwstr>18</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>14c945a3-b4f2-4ff5-b438-908d27ddc959</vt:lpwstr>
   </property>
 </Properties>
 </file>