--- v0 (2025-10-17)
+++ v1 (2026-07-22)
@@ -11,2830 +11,2934 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A2A46ED" w14:textId="227B0B70" w:rsidR="003C24BE" w:rsidRPr="004073FA" w:rsidRDefault="004073FA" w:rsidP="00E35B92">
+    <w:p w14:paraId="6A2A46ED" w14:textId="227B0B70" w:rsidR="003C24BE" w:rsidRPr="00A06A3D" w:rsidRDefault="004073FA" w:rsidP="006B7FCD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The City of Nedlands Community Grants Fund acquittal is </w:t>
       </w:r>
-      <w:r w:rsidRPr="004073FA">
+      <w:r w:rsidRPr="00A06A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>due 3 months</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> after the project or event is completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BB3B42" w14:textId="77777777" w:rsidR="004073FA" w:rsidRPr="004073FA" w:rsidRDefault="004073FA" w:rsidP="004073FA">
-[...10 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="45BB3B42" w14:textId="77777777" w:rsidR="004073FA" w:rsidRPr="00A06A3D" w:rsidRDefault="004073FA" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADD006F" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acquittal form due </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B66A215" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B64A790" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5695">
+      <w:r w:rsidRPr="00A06A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Part 1: Applicant information</w:t>
-      </w:r>
+        <w:t>Applicant details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7D3865" w14:textId="79E6561E" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AF436C" w14:textId="7FDD6A46" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position                               ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387E622F" w14:textId="49C48E18" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Postal address                    ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1975B31B" w14:textId="0521D05B" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mobile number                    ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585F2B46" w14:textId="0EE3C130" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email address                     ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46909699" w14:textId="23D298FF" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Group or organization         ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E968E9" w14:textId="4FDF5A1B" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title of project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526A93E7" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB8D5EA" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F35969" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grant evaluation report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B9DE19" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>summarise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project/event that took place and how it benefited the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FEF38A" w14:textId="7E7569D6" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1CFA6" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F17D6F8" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Briefly describe what the funding was spent on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE2A04B" w14:textId="77A8B7AA" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042C0962" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2870A78E" w14:textId="2C52ADB8" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What were some of the ongoing benefits for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nedlands community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D8B9D9" w14:textId="6F9E097C" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0515F293" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3607AF72" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Did the City of Nedlands receive any acknowledgement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the grant?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE26B2C" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I.e. announcements at the event, newspaper articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C36711F" w14:textId="6F387CB8" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9E6896" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB0C5C4" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148F11B6" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59529478" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F92D748" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD0DE8B" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522152F3" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F0A6EDA" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A32E535" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB254C4" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28395CCA" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F5EAE5" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5576E375" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A4C1E5" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2596F8AE" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD10E9D" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC06551" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AA374A" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4309F976" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BCDE90" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56915163" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422504F8" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A55C087" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD178B0" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17570C50" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292013CA" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B2C25F" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E42B40" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75946104" w14:textId="41D7765A" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585ADF6C" w14:textId="64C6ED73" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide all copies of receipts and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attach them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the acquittal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313A0D93" w14:textId="2E515115" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grant funding cannot be used for capital purchases, and all </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>expenditure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be supported by tax invoices at the time of acquittal; bank transfer receipts will not be accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2783FE" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-        <w:gridCol w:w="6469"/>
+        <w:gridCol w:w="8804"/>
+        <w:gridCol w:w="1544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004073FA" w:rsidRPr="00EE5695" w14:paraId="737E8603" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="40DE50B9" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49816501" w14:textId="77777777" w:rsidR="004073FA" w:rsidRPr="00EE5695" w:rsidRDefault="004073FA" w:rsidP="004073FA">
+          <w:p w14:paraId="55FF549B" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1719 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5077">
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0574B7C5" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="3F5D9407" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sponsorship, own contribution, other funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69BAB324" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRPr="006C5077" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="0404A298" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5077">
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="4F87A040" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="44995855" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104011D3" w14:textId="5A53849D" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="2BCBA931" w14:textId="68F65A9C" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>City of Nedlands</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Community Grant</w:t>
+              <w:t>City of Nedlands Community Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04F89563" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="3F268A6D" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="67943C3B" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="03882572" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211B9450" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="49DE7B76" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A158B78" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="77333BC0" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D4BF3" w14:paraId="240878E9" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="3B9C0A65" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6854CB51" w14:textId="77777777" w:rsidR="004D4BF3" w:rsidRDefault="004D4BF3" w:rsidP="00BF45C1">
+          <w:p w14:paraId="19114116" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1808C8B5" w14:textId="77777777" w:rsidR="004D4BF3" w:rsidRDefault="004D4BF3" w:rsidP="00BF45C1">
+          <w:p w14:paraId="45FAA516" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="603D6846" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="1C23142E" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD781C5" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="6C479084" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="329A3058" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="10801144" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="54660532" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="1D1F099D" w14:textId="77777777" w:rsidTr="005979CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED62A22" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRPr="006C5077" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="08C9DE37" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435E8B9E" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="39591BEB" w14:textId="77777777" w:rsidTr="005979CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9072" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC07E03" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5077">
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="691B38FC" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="55AF18D9" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68E22D59" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="002D54AD">
-[...11 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2A90CD1B" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7083"/>
-        <w:gridCol w:w="1933"/>
+        <w:gridCol w:w="8804"/>
+        <w:gridCol w:w="1544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D54AD" w14:paraId="13B1CF82" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="425A8DB1" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405F7951" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRPr="006C5077" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="3542FB27" w14:textId="48D542FA" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5077">
+            <w:r w:rsidRPr="00A06A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expenditure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BDFC62" w14:textId="74D6B349" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A9E8F3" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="006C5077">
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="1C447654" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="0965FC73" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2772624E" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="26FA89DB" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A320707" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="74876621" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="418AAFE6" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="7313444F" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097C45BE" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="28927004" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8C3999" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="14E011B0" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="227218CB" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="5AC457F4" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008AD437" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="45306D74" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FBE44C" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="6DE3E490" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="111E67FE" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="6621FD25" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2DF93E" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="396F1E5B" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14BF7CAB" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="76EC666B" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="4EF2B84C" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="00706C53" w:rsidRPr="00A06A3D" w14:paraId="21564AFF" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="568833C5" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="2B0588C7" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4236E4C2" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="0E5D035A" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="7507BF7C" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="00706C53" w:rsidRPr="00A06A3D" w14:paraId="7C366E7E" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509522EF" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="56CBEEAC" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046A172D" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="6890205D" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="22324FA2" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="00706C53" w:rsidRPr="00A06A3D" w14:paraId="55468A2E" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4549E358" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="3887FA09" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA38501" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="538FF8BF" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00A06A3D" w:rsidRDefault="00706C53" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D54AD" w14:paraId="6932DD5B" w14:textId="77777777" w:rsidTr="00BF45C1">
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="58A98AB4" w14:textId="77777777" w:rsidTr="00706C53">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8804" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F25AC46" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="40F97265" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="right"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5077">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA6737E" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w14:paraId="672046A3" w14:textId="77777777" w:rsidTr="00706C53">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8804" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3B04BD" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A06A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634F02FF" w14:textId="77777777" w:rsidR="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="00BF45C1">
+          <w:p w14:paraId="2231AF56" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D2B4656" w14:textId="55D32C1A" w:rsidR="002D54AD" w:rsidRPr="002D54AD" w:rsidRDefault="002D54AD" w:rsidP="002D54AD">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5C42D798" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D54AD">
+    </w:p>
+    <w:p w14:paraId="5E25CE6C" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Please provide copies of receipts and attach them to the Grant Acquittal, to show how sponsorship funds were </w:t>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E938116" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCEF477" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B55D024" w14:textId="2A0B3857" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Photographic record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761EBA75" w14:textId="7052BA50" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please supply 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>colour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> photographs of the project participating in the </w:t>
+      </w:r>
+      <w:r w:rsidR="007720C8" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>project,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giving the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permission to use them publicly. These photographs may be used in promoting the </w:t>
+      </w:r>
+      <w:r w:rsidR="007720C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community Grant F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und in future </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E4225A" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32069650" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please detail the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001C42B2" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00706C53" w:rsidRDefault="00706C53" w:rsidP="00706C53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Name of the project,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57375D49" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00706C53" w:rsidRDefault="00706C53" w:rsidP="00706C53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Date of the project, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0202A353" w14:textId="77777777" w:rsidR="00706C53" w:rsidRPr="00706C53" w:rsidRDefault="00706C53" w:rsidP="00706C53">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Names of any other people who can be identified in the photograph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C136B5" w14:textId="2ED7A19C" w:rsidR="006B7FCD" w:rsidRPr="00706C53" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00706C53">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618086A8" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ABABF70" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094EEE74" w14:textId="579FF3CF" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where did you hear about the City of Nedlands </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06A3D" w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grants Fund?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341E858C" w14:textId="585B6A5B" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F6288C" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7E50C9" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EE0544" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714CB7CC" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273412DC" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13C43E3E" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A948C77" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FDD970E" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F8EE85" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F69157C" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14447EF0" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C54E6D" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BED457B" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725E0DD3" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094AF2AB" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C6A704" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F817BB3" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D4829C" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46700B32" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE68691" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B096800" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E33684" w14:textId="39C5242B" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AF2365" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A06A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We, the undersigned, declare that the grant of $____________, provided by the City of Nedlands has been spent in accordance with the purpose and conditions for which it was approved and that the financial statement is a true and correct record of the transactions for this project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EDB16F" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB0C3D6" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Name ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5155AA61" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E762992" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7625BA2D" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20643F05" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature _____________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...89 lines deleted...]
-    <w:p w14:paraId="0C5F0B80" w14:textId="362CC42A" w:rsidR="002D54AD" w:rsidRPr="007623C3" w:rsidRDefault="002D54AD" w:rsidP="002D54AD">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D2613B" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E8FA09" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CD10CC" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Name ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730A40AB" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5FC2CD" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C114DA" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00D2521B" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7BA610" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4248A160" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499E9EB8" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B09685A" w14:textId="494DE3D7" w:rsidR="00CC1FD5" w:rsidRPr="00CC1FD5" w:rsidRDefault="00CC1FD5" w:rsidP="00CC1FD5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC1FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once this form has been completed, please return it to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CC1FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC1FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by emailing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commdev@nedlands.wa.gov.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43255436" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019092A5" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="00A06A3D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-851" w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F657A1" w14:textId="77777777" w:rsidR="00A06A3D" w:rsidRPr="00A06A3D" w:rsidRDefault="00A06A3D" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2000FCA3" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="-1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E8ADBD" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB604A4" w14:textId="77777777" w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidRDefault="006B7FCD" w:rsidP="006B7FCD">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007623C3">
-[...111 lines deleted...]
-    <w:sectPr w:rsidR="000D5616" w:rsidSect="00265F14">
+    </w:p>
+    <w:sectPr w:rsidR="006B7FCD" w:rsidRPr="00A06A3D" w:rsidSect="006B7FCD">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="426" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F1D9C4" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44" w:rsidP="00742332">
+    <w:p w14:paraId="4F1C8957" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6" w:rsidP="00742332">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77BC991A" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44" w:rsidP="00742332">
+    <w:p w14:paraId="3375D00C" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6" w:rsidP="00742332">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58C8EA0E" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44"/>
+    <w:p w14:paraId="2F4BC67E" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Monotype Sorts">
-    <w:altName w:val="Symbol"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Monotype Sorts">
+    <w:altName w:val="Symbol"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B5222FB" w14:textId="7B7CC21D" w:rsidR="00742332" w:rsidRDefault="001B4099" w:rsidP="00742332">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-613"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C6C306F" wp14:editId="13CFCD7A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-96952</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7776434" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -2872,51 +2976,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3ABF1F38" w14:textId="72CA598B" w:rsidR="00265F14" w:rsidRDefault="001B4099" w:rsidP="00265F14">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-755"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668481" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F60E88E" wp14:editId="4AD22B1E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-96952</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7776434" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -2954,73 +3058,73 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12D27544" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44" w:rsidP="00742332">
+    <w:p w14:paraId="0B3F67F2" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6" w:rsidP="00742332">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C0939CE" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44" w:rsidP="00742332">
+    <w:p w14:paraId="3F92EEC8" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6" w:rsidP="00742332">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EFF0AC9" w14:textId="77777777" w:rsidR="00673A44" w:rsidRDefault="00673A44"/>
+    <w:p w14:paraId="4B295F18" w14:textId="77777777" w:rsidR="001F19B6" w:rsidRDefault="001F19B6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13488EAA" w14:textId="2E0984BA" w:rsidR="00742332" w:rsidRDefault="00304589" w:rsidP="00265F14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-755"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13C56FE9" wp14:editId="4A75067E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>768485</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>50503</wp:posOffset>
@@ -3477,51 +3581,51 @@
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:val="en-AU"/>
                       </w:rPr>
                       <w:t>eport</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6195C33B" w14:textId="13D9B475" w:rsidR="00742332" w:rsidRDefault="00742332">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32A5D6AF" w14:textId="3FA3188C" w:rsidR="00265F14" w:rsidRDefault="00EF0EBB" w:rsidP="00265F14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02322E6F" wp14:editId="505073C3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>570865</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>62027</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2626305" cy="787179"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1073434755" name="Text Box 1"/>
@@ -3954,51 +4058,51 @@
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:val="en-AU"/>
                       </w:rPr>
                       <w:t>Acquittal Report</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F29C3A1" w14:textId="51FCFD34" w:rsidR="00265F14" w:rsidRDefault="00265F14" w:rsidP="00265F14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-851"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="327A2F32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C7AB14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4113,264 +4217,389 @@
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="438D2E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D2C5234"/>
+    <w:lvl w:ilvl="0" w:tplc="0A5CB1FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BCC055B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DC368F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Sorts" w:hAnsi="Monotype Sorts" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F80412"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="42423C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="555E425A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C09000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1384334202">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1706522326">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="577207584">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1520579123">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="816841819">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070343F"/>
     <w:rsid w:val="00025F61"/>
     <w:rsid w:val="000566B3"/>
     <w:rsid w:val="00056AD8"/>
     <w:rsid w:val="00084183"/>
     <w:rsid w:val="000A0CD3"/>
     <w:rsid w:val="000C44CD"/>
     <w:rsid w:val="000D1690"/>
     <w:rsid w:val="000D5616"/>
     <w:rsid w:val="001010CA"/>
     <w:rsid w:val="001B4099"/>
+    <w:rsid w:val="001F19B6"/>
     <w:rsid w:val="00212239"/>
     <w:rsid w:val="00233713"/>
     <w:rsid w:val="00265F14"/>
     <w:rsid w:val="00286491"/>
     <w:rsid w:val="002C1D9F"/>
     <w:rsid w:val="002D54AD"/>
     <w:rsid w:val="002E75E7"/>
     <w:rsid w:val="00304589"/>
     <w:rsid w:val="00362217"/>
     <w:rsid w:val="00393AD0"/>
     <w:rsid w:val="003A0AE2"/>
     <w:rsid w:val="003C24BE"/>
     <w:rsid w:val="003D69F7"/>
     <w:rsid w:val="004046E1"/>
     <w:rsid w:val="004073FA"/>
     <w:rsid w:val="004556A0"/>
     <w:rsid w:val="004842B9"/>
     <w:rsid w:val="004A2ABD"/>
     <w:rsid w:val="004D4BF3"/>
     <w:rsid w:val="0051628A"/>
     <w:rsid w:val="00554334"/>
     <w:rsid w:val="005740B2"/>
+    <w:rsid w:val="006078C1"/>
     <w:rsid w:val="00673A44"/>
+    <w:rsid w:val="006B7FCD"/>
     <w:rsid w:val="006C2465"/>
     <w:rsid w:val="006C5F8B"/>
     <w:rsid w:val="006C688D"/>
     <w:rsid w:val="0070343F"/>
+    <w:rsid w:val="00706C53"/>
     <w:rsid w:val="00720344"/>
     <w:rsid w:val="007405FF"/>
     <w:rsid w:val="00742332"/>
     <w:rsid w:val="007623C3"/>
+    <w:rsid w:val="007720C8"/>
     <w:rsid w:val="0079035F"/>
     <w:rsid w:val="007A0A88"/>
     <w:rsid w:val="007E09D6"/>
     <w:rsid w:val="007E18A3"/>
     <w:rsid w:val="00805899"/>
     <w:rsid w:val="008124AC"/>
     <w:rsid w:val="00815DA5"/>
     <w:rsid w:val="00842347"/>
+    <w:rsid w:val="0086562E"/>
     <w:rsid w:val="00882F3B"/>
     <w:rsid w:val="008963AE"/>
     <w:rsid w:val="008E1D3B"/>
     <w:rsid w:val="009205DC"/>
     <w:rsid w:val="00964048"/>
+    <w:rsid w:val="00A06A3D"/>
     <w:rsid w:val="00A20AB5"/>
+    <w:rsid w:val="00A53107"/>
     <w:rsid w:val="00A63348"/>
     <w:rsid w:val="00A7434C"/>
     <w:rsid w:val="00AB3AB1"/>
     <w:rsid w:val="00B310D9"/>
     <w:rsid w:val="00B36BEA"/>
     <w:rsid w:val="00B55833"/>
     <w:rsid w:val="00B7352C"/>
     <w:rsid w:val="00B87E71"/>
     <w:rsid w:val="00BC1FD0"/>
     <w:rsid w:val="00BD7401"/>
     <w:rsid w:val="00BE18E5"/>
     <w:rsid w:val="00C717DF"/>
+    <w:rsid w:val="00CC1FD5"/>
     <w:rsid w:val="00CC5FE9"/>
     <w:rsid w:val="00CE0004"/>
     <w:rsid w:val="00D266C3"/>
     <w:rsid w:val="00DA7857"/>
     <w:rsid w:val="00DB5EAC"/>
     <w:rsid w:val="00DC4BA0"/>
     <w:rsid w:val="00DE5C11"/>
     <w:rsid w:val="00E24477"/>
     <w:rsid w:val="00E35B92"/>
     <w:rsid w:val="00E72166"/>
     <w:rsid w:val="00EF0EBB"/>
     <w:rsid w:val="00F056FE"/>
     <w:rsid w:val="00F603FC"/>
     <w:rsid w:val="00F636CF"/>
     <w:rsid w:val="00F72301"/>
     <w:rsid w:val="00FF0966"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D5B651B"/>
   <w15:docId w15:val="{57C2C618-56F0-4616-A764-822E4411B8E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5366,55 +5595,67 @@
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D54AD"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B87E71"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A06A3D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5699,188 +5940,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...136 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -6267,183 +6370,285 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39614</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39614</Url>
+      <Description>COMMUNITY-101306793-39614</Description>
+    </_dlc_DocIdUrl>
+    <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b73ede9528844b4dac4ca2ed79a068d8>
+    <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
+        </TermInfo>
+      </Terms>
+    </l5218a67820a405eab41420940e22386>
+    <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Value>20</Value>
+    </TaxCatchAll>
+    <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3">CD-000684</V3Comments>
+    <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c17adc3306e5490dbb62a9b09578c603>
+    <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i1b3c855753b482e967e07bcf98e63b6>
+    <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j6438741ad114f2786113428657618e6>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Community Grants Fund - Acquittal Report</Additional_x0020_Info>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
+    <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Change_x0020_Notification_x0020_and_x0020_Logging>
+    <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Expended_x0020_Time>
+    <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97180044-A0B7-415F-BD87-2F8D7B3BEFEB}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9995C93B-D013-4725-8722-B195A79048D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98DCE686-47C8-4770-822F-CBB5114B2EBC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
+    <ds:schemaRef ds:uri="7dce4f99-cff1-4fd8-801c-290f26aab7b1"/>
+    <ds:schemaRef ds:uri="b428f62b-41f4-4f77-92d3-e9cf4d43f4d5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCE88BF3-1A15-48AC-8165-8F5B32310620}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED54D120-535C-4C1B-BA12-6C3171F05976}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...22 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1504</Characters>
+  <Pages>5</Pages>
+  <Words>329</Words>
+  <Characters>4123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Community Grants Fund - Acquittal Report</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Nedlands</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1764</CharactersWithSpaces>
+  <CharactersWithSpaces>4532</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>bmhuineachain</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>5d7b8990-1aea-4f29-88ba-5d6060d2842f</vt:lpwstr>
+    <vt:lpwstr>e6ebe03b-8aa4-4d7b-80eb-dfac88e41fd0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Set Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DocumentSetDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Entity">
-    <vt:lpwstr>1</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Activity">
-    <vt:lpwstr>40</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="eDMS Site">
-    <vt:lpwstr>20</vt:lpwstr>
+    <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Function">
-    <vt:lpwstr>22</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="document set status previous">
     <vt:lpwstr>Active</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="eDMS_x0020_Site">
+    <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subject_x0020_Matter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Subject Matter">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>