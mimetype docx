--- v1 (2026-02-16)
+++ v2 (2026-07-31)
@@ -25,920 +25,1031 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C6ADEAF" w14:textId="77777777" w:rsidR="00DC4F66" w:rsidRDefault="00FB77A7" w:rsidP="00F32022">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council’s </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5A3F" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Community Grants Fund</w:t>
+      </w:r>
+      <w:r w:rsidR="00914440" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01441" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mall </w:t>
+      </w:r>
+      <w:r w:rsidR="00914440" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01441" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>rants for community projects and events that</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01441" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01441" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>create community spirit</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4F66" w:rsidRPr="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1619FA91" w14:textId="77777777" w:rsidR="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E6862C" w14:textId="79F4D257" w:rsidR="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00CB6C8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicants must ensure their project takes place after the funding round closes, so that, if deemed eligible, funding can be provided prior to the project’s commencement.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please email</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your completed application and any relevant supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009A5E5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>commdev@nedlands.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA17949" w14:textId="77777777" w:rsidR="00CB6C8C" w:rsidRPr="00BB0283" w:rsidRDefault="00CB6C8C" w:rsidP="00CB6C8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B61F27" w14:textId="23A5E9E6" w:rsidR="00260CEF" w:rsidRPr="00BB0283" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-AU"/>
-[...601 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is the applicant completing this form? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D5D47D" w14:textId="4F7C3651" w:rsidR="00260CEF" w:rsidRPr="00BB0283" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have you received a grant from this fund before? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B459788" w14:textId="0E42DB35" w:rsidR="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, when was the grant received? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="4214973A" w14:textId="53AB6348" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D2E0E6" w14:textId="6E93743D" w:rsidR="00260CEF" w:rsidRPr="00367086" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367086">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicants are not eligible for a grant if you have received funding from the City of Nedlands </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367086">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grant Program in the last 24 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725A22E3" w14:textId="77777777" w:rsidR="00384943" w:rsidRPr="00D2521B" w:rsidRDefault="00384943" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A0EEDF9" w14:textId="77777777" w:rsidR="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2F0F9F" w14:textId="6FB1F72B" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5310"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07772EC4" w14:textId="77777777" w:rsidR="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270FADCA" w14:textId="6DB86DF1" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Group or Organisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F181DD" w14:textId="19106746" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Position                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612F036D" w14:textId="3E5892B1" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Street address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6451051F" w14:textId="77777777" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133E64F0" w14:textId="77777777" w:rsidR="00260CEF" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Telephone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72745E11" w14:textId="1F13992A" w:rsidR="00D01441" w:rsidRPr="00260CEF" w:rsidRDefault="00260CEF" w:rsidP="00260CEF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Mobile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="000225C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00260CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D685B" w14:textId="4C121D5B" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00CB6CBA" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant Type:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7849523B" w14:textId="0C909386" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -959,54 +1070,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Church</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AFA573A" w14:textId="0A8F06BA" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+        <w:t>Individual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE49C3E" w14:textId="1D482597" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1027,54 +1138,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>School</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60F106AA" w14:textId="0535FD01" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+        <w:t>Sporting Club</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704AC545" w14:textId="139925D1" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1095,109 +1206,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Other (please explain</w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="109E64FC" w14:textId="47CC3062" w:rsidR="006C6FF8" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+        <w:t>Community Organisation (if incorporated)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7EE498" w14:textId="14EDB67C" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1211,75 +1267,61 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...14 lines deleted...]
-    <w:p w14:paraId="6C3D5C98" w14:textId="25F2092B" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Community Group (if not incorporated)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4214973A" w14:textId="53AB6348" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -1293,983 +1335,252 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="6372FC9C" w14:textId="77777777" w:rsidR="00CB6CBA" w:rsidRPr="00D2521B" w:rsidRDefault="00CB6CBA" w:rsidP="00EE5695">
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Church</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFA573A" w14:textId="0A8F06BA" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...768 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F106AA" w14:textId="0535FD01" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="1FCA06CD" w14:textId="77777777" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="00EE5695">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other (please explain</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) _</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01441" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314CD969" w14:textId="77777777" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05921BFB" w14:textId="77777777" w:rsidR="00F62B3B" w:rsidRPr="00D2521B" w:rsidRDefault="00F52137" w:rsidP="00EE5695">
+    <w:p w14:paraId="1FABFFF5" w14:textId="77777777" w:rsidR="00DC4F66" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Does your organisation have an Australian Business Number (ABN)?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2002E0E3" w14:textId="6683CA50" w:rsidR="007F35C6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00D87FE4">
+        <w:t>Is your group or organisation based in the City of Nedlands?</w:t>
+      </w:r>
+      <w:r w:rsidR="006B03CF" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109E64FC" w14:textId="47CC3062" w:rsidR="006C6FF8" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2278,356 +1589,516 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="6C5217E2" w14:textId="77777777" w:rsidR="0021498C" w:rsidRDefault="00EE5695" w:rsidP="75C4F9EF">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007457B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3D5C98" w14:textId="25F2092B" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="75C4F9EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="75C4F9EF">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="75C4F9EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="75C4F9EF">
-[...24 lines deleted...]
-    <w:p w14:paraId="7BA5DD6E" w14:textId="054C4FF8" w:rsidR="00D87FE4" w:rsidRPr="00D2521B" w:rsidRDefault="0021498C" w:rsidP="00D87FE4">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A208B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6372FC9C" w14:textId="77777777" w:rsidR="00CB6CBA" w:rsidRPr="00D2521B" w:rsidRDefault="00CB6CBA" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-    <w:p w14:paraId="02BDBA71" w14:textId="77777777" w:rsidR="00F52137" w:rsidRPr="00D2521B" w:rsidRDefault="00F52137" w:rsidP="00EE5695">
+    </w:p>
+    <w:p w14:paraId="5BAAA705" w14:textId="2B4FB614" w:rsidR="009B1893" w:rsidRPr="00D2521B" w:rsidRDefault="0062449D" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39820628" w14:textId="47C847EB" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="00EE5695">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What percentage of your </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52E11" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisation or group</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> live within the City of Nedlands if your organisation is not based within the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F52E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F52E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F089AB8" w14:textId="28BDFFA1" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64105C73" w14:textId="0312B078" w:rsidR="0093413C" w:rsidRPr="00D2521B" w:rsidRDefault="0093413C" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...13 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+    </w:p>
+    <w:p w14:paraId="475FABCF" w14:textId="70EE5445" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the </w:t>
+      </w:r>
+      <w:r w:rsidR="0093413C" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">purpose of your </w:t>
+      </w:r>
+      <w:r w:rsidR="0093413C" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisation or group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771C20E8" w14:textId="3C2F4541" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D9C2E7" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E388C1" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Project information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34021201" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E798B8D" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of event </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EB87BD" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...6 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:t>Community project or event</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C321D9" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
-[...41 lines deleted...]
-    <w:p w14:paraId="2C15711A" w14:textId="6C46E0A6" w:rsidR="006730E7" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="007F35C6">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A street party</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F6408D" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2636,94 +2107,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
-[...6 lines deleted...]
-      <w:r w:rsidR="002C3DCE">
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...29 lines deleted...]
-    <w:p w14:paraId="432AA971" w14:textId="762535B7" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="00EE5695">
+        <w:t>A disability related project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531715F9" w14:textId="7771B855" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2737,103 +2174,89 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="4A0BDBCA" w14:textId="77777777" w:rsidR="002C3DCE" w:rsidRDefault="002C3DCE" w:rsidP="00EE5695">
+        <w:t>Other (please specify) ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680E871B" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E21C653" w14:textId="15CF3AB4" w:rsidR="002C3DCE" w:rsidRDefault="006A208B" w:rsidP="00EE5695">
+    <w:p w14:paraId="1B45405B" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...15 lines deleted...]
-    <w:p w14:paraId="727E2463" w14:textId="0C8A9F9A" w:rsidR="002C3DCE" w:rsidRDefault="006A208B" w:rsidP="00EE5695">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funded events (except street parties) must be accessible to all Nedlands residents. Is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the event accessible to all Nedlands residents?   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC298C8" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2849,73 +2272,66 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C3DCE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="56B33B13" w14:textId="3D197CA2" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="006A208B" w:rsidP="00EE5695">
+    </w:p>
+    <w:p w14:paraId="266C1390" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -2931,398 +2347,93 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C3DCE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23DE1C08" w14:textId="603A6677" w:rsidR="00100FF5" w:rsidRPr="00D2521B" w:rsidRDefault="00100FF5" w:rsidP="00646983">
+        <w:t>No, please explain_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B374C2A" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1600ADC1" w14:textId="77777777" w:rsidR="00C9197C" w:rsidRDefault="00C9197C" w:rsidP="00100FF5">
-[...240 lines deleted...]
-    <w:p w14:paraId="790B7AE3" w14:textId="77777777" w:rsidR="00810D88" w:rsidRPr="00D2521B" w:rsidRDefault="00810D88" w:rsidP="00EE5695">
+    <w:p w14:paraId="33719A5C" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...74 lines deleted...]
-    <w:p w14:paraId="3969F362" w14:textId="72FA2E41" w:rsidR="0009329B" w:rsidRPr="00D2521B" w:rsidRDefault="000F5F5B" w:rsidP="000F5F5B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Will your project or event be charging a fee?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1027C508" w14:textId="0C347754" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3336,75 +2447,76 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="30AAC906" w14:textId="3244765F" w:rsidR="0009329B" w:rsidRPr="00D2521B" w:rsidRDefault="000F5F5B" w:rsidP="000F5F5B">
+        <w:t>If yes, please explain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BE9042" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3413,67 +2525,100 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>A s</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="22EEBD87" w14:textId="44BA511A" w:rsidR="0009329B" w:rsidRPr="00D2521B" w:rsidRDefault="000F5F5B" w:rsidP="000F5F5B">
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F2F684" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE823D5" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your project or event aimed at fundraising?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389737AC" w14:textId="7B0FDCFA" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3487,61 +2632,82 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E44FFB" w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="3BE9AF6C" w14:textId="6E96BD1B" w:rsidR="0009329B" w:rsidRPr="00D2521B" w:rsidRDefault="000F5F5B" w:rsidP="000F5F5B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, please explain. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fundraising projects may be eligible where the funds raised are donated to an exceptional community cause _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3F8419" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -3555,1042 +2721,1586 @@
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0009329B" w:rsidRPr="00D2521B">
-[...7 lines deleted...]
-    <w:p w14:paraId="0EFB91BD" w14:textId="77777777" w:rsidR="0009329B" w:rsidRPr="00D2521B" w:rsidRDefault="0009329B" w:rsidP="00EE5695">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417B976C" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C3EF93" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DABA13" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0730CF87" w14:textId="3D6CECC4" w:rsidR="009312F9" w:rsidRPr="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Briefly describe project or event for which funding is sought</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7116AF" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3041FC19" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="00DD0523" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0493D792" w14:textId="77777777" w:rsidR="000776A3" w:rsidRDefault="000776A3" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294501C8" w14:textId="5C9F911A" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How will this project allow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B43BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B43BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">give back to </w:t>
+      </w:r>
+      <w:r w:rsidR="002B43BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Nedlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D67F403" w14:textId="3C211DB4" w:rsidR="002B43BC" w:rsidRPr="002B43BC" w:rsidRDefault="009312F9" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADEA2D2" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29386C23" w14:textId="5808F653" w:rsidR="009312F9" w:rsidRPr="009636A0" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How does this project aligns with the City of Nedlands Community Strategies (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Reconciliation Action Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Disability Access and Inclusion Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Volunteering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Arts):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C148300" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="009636A0" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31155690" w14:textId="23F5A340" w:rsidR="009312F9" w:rsidRPr="009636A0" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74995407" w14:textId="39F296D4" w:rsidR="009312F9" w:rsidRPr="009636A0" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F0D7AB" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date/time/location</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="35C3B0AD" w14:textId="34360E2D" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
+        <w:t xml:space="preserve"> of project or event</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455F1AAF" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="009636A0" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E7C3F9" w14:textId="6C8F8B08" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07929851" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36369202" w14:textId="668C15BD" w:rsidR="009312F9" w:rsidRPr="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009312F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How many people do you anticipate will attend? _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524BBBD1" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA9E134" w14:textId="3852B49D" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>What</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fundraising activities are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>undertak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to contribute to the project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293180D4" w14:textId="6BDDC375" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAF7424" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573B0D9B" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional information </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>about the project/event</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125C0796" w14:textId="0F85C549" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05363CF8" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04008B76" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9BCA46" w14:textId="18D0D62F" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="00E15415" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part 3: </w:t>
+      </w:r>
+      <w:r w:rsidR="009312F9" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ABD5E4" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How will you be promoting the project to the community?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49396C69" w14:textId="742E0A04" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B00D727" w14:textId="77777777" w:rsidR="009312F9" w:rsidRPr="00BB0283" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4AD94C" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How will you acknowledge the support of the City of Nedlands for your project or activity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147F0231" w14:textId="1F740C6F" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F5C7AC" w14:textId="77777777" w:rsidR="009312F9" w:rsidRDefault="009312F9" w:rsidP="009312F9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710FC5EE" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRDefault="002B43BC" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068B77D1" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="2F803504" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00D2521B" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447399F6" w14:textId="3782D057" w:rsidR="00F03AB6" w:rsidRPr="00E15415" w:rsidRDefault="002B43BC" w:rsidP="00E15415">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00DC0FBC" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Briefly describe project</w:t>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0FBC" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approvals </w:t>
+      </w:r>
+      <w:r w:rsidR="003539C5" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AB6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>equired</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74604AF6" w14:textId="77777777" w:rsidR="00F62B3B" w:rsidRPr="00D2521B" w:rsidRDefault="00F62B3B" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0160D417" w14:textId="6910D3ED" w:rsidR="00376312" w:rsidRDefault="004D346A" w:rsidP="003D482D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Receiving a grant does not imply external</w:t>
+      </w:r>
+      <w:r w:rsidR="00586556" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> event approval. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56261" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Events with an</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B9C" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="1DB0E1C2" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56261" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following features must be separately </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85151" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approved by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A85151" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A85151" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4733A3F8" w14:textId="77777777" w:rsidR="00F279C2" w:rsidRDefault="00F279C2" w:rsidP="00F279C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D04E2E" w14:textId="76FC46C3" w:rsidR="00703E1C" w:rsidRPr="00F279C2" w:rsidRDefault="009E0D68" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>More than 200 people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7C4114" w14:textId="350B24A0" w:rsidR="009E0D68" w:rsidRPr="00F279C2" w:rsidRDefault="009E0D68" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Road closure or temporary suspensi</w:t>
+      </w:r>
+      <w:r w:rsidR="00657C00" w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>on of road rules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0788CB7F" w14:textId="1A0EE0F0" w:rsidR="00657C00" w:rsidRPr="00F279C2" w:rsidRDefault="00657C00" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Consumption or sale of alcohol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D822CA" w14:textId="7D9F523B" w:rsidR="00657C00" w:rsidRPr="00F279C2" w:rsidRDefault="00657C00" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Trading in a public place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6422A442" w14:textId="51DE0FFA" w:rsidR="00657C00" w:rsidRPr="00F279C2" w:rsidRDefault="00657C00" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Food stalls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F17D2B8" w14:textId="66D2B296" w:rsidR="00657C00" w:rsidRPr="00F279C2" w:rsidRDefault="00657C00" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Excessive noise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1A243F" w14:textId="41F11D6C" w:rsidR="00657C00" w:rsidRPr="00F279C2" w:rsidRDefault="00FB0B1C" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fireworks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E1F0F6" w14:textId="0674C3FE" w:rsidR="00703E1C" w:rsidRPr="00F279C2" w:rsidRDefault="00FB0B1C" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Vehicle onto a reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488F9428" w14:textId="12D328DA" w:rsidR="00FB0B1C" w:rsidRPr="00F279C2" w:rsidRDefault="00FB0B1C" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Marquees or any other structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D2DFDA" w14:textId="74CE7127" w:rsidR="00FB0B1C" w:rsidRPr="00F279C2" w:rsidRDefault="00FB0B1C" w:rsidP="006B5DC8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>All weddings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED7E2D3" w14:textId="774B1BEB" w:rsidR="00897136" w:rsidRDefault="00897136" w:rsidP="00897136">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177AEBC0" w14:textId="0B45CE3D" w:rsidR="00897136" w:rsidRPr="00897136" w:rsidRDefault="00BD204D" w:rsidP="00897136">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval for such events must be obtained by applying to the City’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00184371">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Community Development Administration Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="0098297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on 9273 3500</w:t>
+      </w:r>
+      <w:r w:rsidR="0021576B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...126 lines deleted...]
-    <w:p w14:paraId="2F5DBA96" w14:textId="77777777" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
+    <w:p w14:paraId="42835CBE" w14:textId="77777777" w:rsidR="00F62B3B" w:rsidRDefault="00F62B3B" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784B9794" w14:textId="74BB6246" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="008D6BED" w:rsidP="00EE5695">
+    <w:p w14:paraId="27C8F0A7" w14:textId="77777777" w:rsidR="00FD295F" w:rsidRPr="00D2521B" w:rsidRDefault="00FD295F" w:rsidP="00EE5695">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...78 lines deleted...]
-    <w:p w14:paraId="25928689" w14:textId="77777777" w:rsidR="0021498C" w:rsidRDefault="0021498C" w:rsidP="00EE5695">
+    </w:p>
+    <w:p w14:paraId="098E53EB" w14:textId="77777777" w:rsidR="003326CA" w:rsidRDefault="003326CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE127B" w14:textId="208E9B5A" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="571024AA" w14:textId="6F68E127" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Financial details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4489C53B" w14:textId="77777777" w:rsidR="00F62B3B" w:rsidRPr="00D2521B" w:rsidRDefault="00F62B3B" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...106 lines deleted...]
-    <w:p w14:paraId="757BE219" w14:textId="77777777" w:rsidR="00391D36" w:rsidRDefault="00391D36" w:rsidP="00EE5695">
+    </w:p>
+    <w:p w14:paraId="6FA8DD02" w14:textId="6806094A" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...377 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is your group incorporated</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52137" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00B84E0D" w:rsidRPr="00D2521B">
-[...6 lines deleted...]
-      <w:r w:rsidR="003704B9">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B84E0D" w:rsidRPr="00D2521B">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...35 lines deleted...]
-    <w:p w14:paraId="3217CF1D" w14:textId="5BC70341" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="00EE5695">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCA06CD" w14:textId="77777777" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C904546" w14:textId="77777777" w:rsidR="001F333E" w:rsidRPr="00D2521B" w:rsidRDefault="00154D33" w:rsidP="00EE5695">
+    <w:p w14:paraId="05921BFB" w14:textId="77777777" w:rsidR="00F62B3B" w:rsidRPr="00D2521B" w:rsidRDefault="00F52137" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Will your project or event be charging a fee?</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D755657" w14:textId="31BC1DE6" w:rsidR="00AE613B" w:rsidRDefault="00EA5607" w:rsidP="00EA5607">
+        <w:t>Does your organisation have an Australian Business Number (ABN)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2002E0E3" w14:textId="6683CA50" w:rsidR="007F35C6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -4599,453 +4309,1096 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...42 lines deleted...]
-    <w:p w14:paraId="4A856F9B" w14:textId="34A9497F" w:rsidR="00EA5607" w:rsidRPr="00D2521B" w:rsidRDefault="00EA5607" w:rsidP="00EA5607">
+      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes - ABN: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5217E2" w14:textId="4C8737B6" w:rsidR="0021498C" w:rsidRDefault="00EE5695" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="003704B9">
-[...14 lines deleted...]
-    <w:p w14:paraId="4C93FE7F" w14:textId="77777777" w:rsidR="00154D33" w:rsidRDefault="00154D33" w:rsidP="00EE5695">
+      <w:r w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please sign and return </w:t>
+      </w:r>
+      <w:r w:rsidR="007854A7" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with your application </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="75C4F9EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an Australian Tax Office </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA5DD6E" w14:textId="054C4FF8" w:rsidR="00D87FE4" w:rsidRPr="00D2521B" w:rsidRDefault="0021498C" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31C27D26" w14:textId="77777777" w:rsidR="00DC6B54" w:rsidRPr="00D2521B" w:rsidRDefault="00DC6B54" w:rsidP="00EE5695">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tatement by a supplier</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87FE4" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidR="007854A7" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BDBA71" w14:textId="77777777" w:rsidR="00F52137" w:rsidRPr="00D2521B" w:rsidRDefault="00F52137" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB1F66D" w14:textId="68BC5220" w:rsidR="001F333E" w:rsidRPr="00D2521B" w:rsidRDefault="007E38BD" w:rsidP="00EE5695">
+    <w:p w14:paraId="39820628" w14:textId="47C847EB" w:rsidR="0037672D" w:rsidRPr="00D2521B" w:rsidRDefault="0037672D" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is your organisation registered for GST?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00874F02" w:rsidRPr="00D2521B">
-[...6 lines deleted...]
-      <w:r w:rsidR="003704B9">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00874F02" w:rsidRPr="00D2521B">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D2521B">
-[...21 lines deleted...]
-    <w:p w14:paraId="44FF7819" w14:textId="77777777" w:rsidR="00154D33" w:rsidRPr="00D2521B" w:rsidRDefault="00154D33" w:rsidP="00EE5695">
+      <w:r w:rsidR="00EE5695" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B53ABA7" w14:textId="77777777" w:rsidR="003B050A" w:rsidRPr="00D2521B" w:rsidRDefault="003B050A" w:rsidP="002B43BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7F1A1A" w14:textId="77777777" w:rsidR="0021498C" w:rsidRPr="00D2521B" w:rsidRDefault="0021498C">
-      <w:pPr>
+    <w:p w14:paraId="518C6883" w14:textId="57379B75" w:rsidR="00F62B3B" w:rsidRPr="00D2521B" w:rsidRDefault="00F03AB6" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Has your group received a grant from this fund </w:t>
+      </w:r>
+      <w:r w:rsidR="0037672D" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C15711A" w14:textId="6C46E0A6" w:rsidR="006730E7" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes - W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hen</w:t>
+      </w:r>
+      <w:r w:rsidR="007F35C6" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? ___________</w:t>
+      </w:r>
+      <w:r w:rsidR="007854A7" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432AA971" w14:textId="762535B7" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00EE5695" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0BDBCA" w14:textId="77777777" w:rsidR="002C3DCE" w:rsidRDefault="002C3DCE" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E21C653" w14:textId="15CF3AB4" w:rsidR="002C3DCE" w:rsidRDefault="006A208B" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Was it acquitted?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727E2463" w14:textId="0C8A9F9A" w:rsidR="002C3DCE" w:rsidRDefault="006A208B" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DE1C08" w14:textId="14F4EB07" w:rsidR="00100FF5" w:rsidRPr="00D2521B" w:rsidRDefault="006A208B" w:rsidP="00E15415">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3DCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1600ADC1" w14:textId="77777777" w:rsidR="00C9197C" w:rsidRDefault="00C9197C" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4771087C" w14:textId="77777777" w:rsidR="003326CA" w:rsidRDefault="003326CA">
-      <w:pPr>
+    <w:p w14:paraId="1AE626D7" w14:textId="1FA4F2BB" w:rsidR="00100FF5" w:rsidRDefault="00100FF5" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank account details where funds are to be distributed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D308C8" w14:textId="77777777" w:rsidR="002B43BC" w:rsidRPr="00E57FF4" w:rsidRDefault="002B43BC" w:rsidP="002B43BC">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E57FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>If your application is successful, the funds will be transferred into the nominated account. Upon applying, please provide a copy of your bank statement as proof of bank details. Ensure that any sensitive information is redacted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CF776E" w14:textId="77777777" w:rsidR="00AE4276" w:rsidRDefault="00AE4276" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF38D98" w14:textId="38198632" w:rsidR="001265FE" w:rsidRPr="004B21FB" w:rsidRDefault="007F092E" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank Name</w:t>
+      </w:r>
+      <w:r w:rsidR="004535AA" w:rsidDel="007F092E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6CC7F9" w14:textId="54873372" w:rsidR="00100FF5" w:rsidRPr="00D2521B" w:rsidRDefault="009F1842" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank a</w:t>
+      </w:r>
+      <w:r w:rsidR="00100FF5" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ccount name</w:t>
+      </w:r>
+      <w:r w:rsidR="001672F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00100FF5" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4041F9" w14:textId="77777777" w:rsidR="00100FF5" w:rsidRPr="00D2521B" w:rsidRDefault="00100FF5" w:rsidP="00100FF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BSB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD45E9E" w14:textId="678BE0E5" w:rsidR="00806833" w:rsidRPr="00D2521B" w:rsidRDefault="00100FF5" w:rsidP="00BD21E8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Account number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790B7AE3" w14:textId="77777777" w:rsidR="00810D88" w:rsidRPr="00D2521B" w:rsidRDefault="00810D88" w:rsidP="00EE5695">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="69A0590E" w14:textId="3C7DF6C7" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00D915A5" w:rsidP="000146EB">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A5457D" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
+    </w:p>
+    <w:p w14:paraId="20AA1639" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB1B82B" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0C09E7" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428EA01D" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FF1445" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BFF526" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF62FBF" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B33A6C" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9A3D57" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F270B9" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4121069F" w14:textId="77777777" w:rsidR="00E15415" w:rsidRDefault="00E15415" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A0590E" w14:textId="577BE5DB" w:rsidR="00F03AB6" w:rsidRPr="00D2521B" w:rsidRDefault="00D915A5" w:rsidP="000146EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Part 5: </w:t>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00152D05" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budget i</w:t>
       </w:r>
       <w:r w:rsidR="007428D5" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A69702B" w14:textId="77777777" w:rsidR="00D915A5" w:rsidRPr="00D2521B" w:rsidRDefault="00D915A5" w:rsidP="00EE5695">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5219,81 +5572,114 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
       <w:r w:rsidR="009629BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>budget</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7083"/>
-        <w:gridCol w:w="1933"/>
+        <w:gridCol w:w="8926"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="20471FB2" w14:textId="77777777" w:rsidTr="00F32022">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="20471FB2" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="19FDD857" w14:textId="3A614484" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
+          <w:p w14:paraId="19FDD857" w14:textId="5C61E03C" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Income</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E15415" w:rsidRPr="00311C55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicants are required to provide matching funds equivalent to the amount requested from the City</w:t>
+            </w:r>
+            <w:r w:rsidR="00E15415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D45AD9B" w14:textId="77777777" w:rsidR="00861271" w:rsidRDefault="00531800" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please list </w:t>
             </w:r>
             <w:r w:rsidR="006D3371">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5343,1796 +5729,823 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2A0999" w14:textId="795FA700" w:rsidR="004F6416" w:rsidRPr="00861271" w:rsidRDefault="004F6416" w:rsidP="004F6416">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="004F6416">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Any other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="13BEF845" w14:textId="11C0BEEE" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="09CA989D" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="09CA989D" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6397C515" w14:textId="05A2278B" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="007357F6" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City of Nedlands Community Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5070932A" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0FF8D1F4" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0FF8D1F4" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C4D7728" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02E1153F" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="3567D8C7" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="3567D8C7" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="579B3CBB" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7975C086" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007357F6" w:rsidRPr="00D2521B" w14:paraId="7C9FBBE1" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="007357F6" w:rsidRPr="00D2521B" w14:paraId="7C9FBBE1" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37764472" w14:textId="77777777" w:rsidR="007357F6" w:rsidRPr="00D2521B" w:rsidRDefault="007357F6" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2C96BD" w14:textId="77777777" w:rsidR="007357F6" w:rsidRPr="00D2521B" w:rsidRDefault="007357F6" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="2791A89A" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="2791A89A" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF42D1F" w14:textId="3E828151" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="006C5077">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidR="007357F6" w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1173EE82" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6AA14ECD" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7083"/>
-        <w:gridCol w:w="1933"/>
+        <w:gridCol w:w="8926"/>
+        <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="07FEEBAE" w14:textId="77777777" w:rsidTr="00F32022">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="07FEEBAE" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="40BDFACC" w14:textId="3B192ACA" w:rsidR="006C5077" w:rsidRPr="004F6416" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
+          <w:p w14:paraId="2BFFA007" w14:textId="77777777" w:rsidR="006C5077" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expenditure</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="40BDFACC" w14:textId="70BC2BDF" w:rsidR="00E15415" w:rsidRPr="004F6416" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grant funding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00140755">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cannot be used for capital purchases, and all expenditure must be supported by tax invoices at the time of acquittal; bank transfer receipts will not be accepted.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="534B3A0D" w14:textId="16F116B8" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0DE2E7E6" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0DE2E7E6" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59A4155A" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06D3FECE" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0C8B1F57" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0C8B1F57" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E72BD5" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43897CF2" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152D05" w:rsidRPr="00D2521B" w14:paraId="170AA318" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="00152D05" w:rsidRPr="00D2521B" w14:paraId="170AA318" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="099200F3" w14:textId="77777777" w:rsidR="00152D05" w:rsidRPr="00D2521B" w:rsidRDefault="00152D05" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="413B326F" w14:textId="77777777" w:rsidR="00152D05" w:rsidRPr="00D2521B" w:rsidRDefault="00152D05" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F38A3" w:rsidRPr="00D2521B" w14:paraId="51645F97" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="003F38A3" w:rsidRPr="00D2521B" w14:paraId="51645F97" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="284FFD2D" w14:textId="77777777" w:rsidR="003F38A3" w:rsidRPr="00D2521B" w:rsidRDefault="003F38A3" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FB0817D" w14:textId="77777777" w:rsidR="003F38A3" w:rsidRPr="00D2521B" w:rsidRDefault="003F38A3" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00152D05" w:rsidRPr="00D2521B" w14:paraId="4DE0C00D" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="00E15415" w:rsidRPr="00D2521B" w14:paraId="424D4882" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6FA1D2" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9FC4CA" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E15415" w:rsidRPr="00D2521B" w14:paraId="6329270F" w14:textId="77777777" w:rsidTr="00E15415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769E219D" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7C85E3" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E15415" w:rsidRPr="00D2521B" w14:paraId="11F90999" w14:textId="77777777" w:rsidTr="00E15415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F6622C" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0720D787" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E15415" w:rsidRPr="00D2521B" w14:paraId="274827E2" w14:textId="77777777" w:rsidTr="00E15415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F72A15" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D163050" w14:textId="77777777" w:rsidR="00E15415" w:rsidRPr="00D2521B" w:rsidRDefault="00E15415" w:rsidP="00EE5695">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00152D05" w:rsidRPr="00D2521B" w14:paraId="4DE0C00D" w14:textId="77777777" w:rsidTr="00E15415">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75599FF6" w14:textId="77777777" w:rsidR="00152D05" w:rsidRPr="00D2521B" w:rsidRDefault="00152D05" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A5A8659" w14:textId="77777777" w:rsidR="00152D05" w:rsidRPr="00D2521B" w:rsidRDefault="00152D05" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0EA0E077" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="0EA0E077" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73091C0C" w14:textId="5C5AD906" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="003F38A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F85E4A2" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="5DE2B44F" w14:textId="77777777" w:rsidTr="006C5077">
+      <w:tr w:rsidR="006C5077" w:rsidRPr="00D2521B" w14:paraId="5DE2B44F" w14:textId="77777777" w:rsidTr="00E15415">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7083" w:type="dxa"/>
+            <w:tcW w:w="8926" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CCFDEE4" w14:textId="7C3A2E5B" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="003F38A3" w:rsidP="003F38A3">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r w:rsidR="007357F6" w:rsidRPr="00D2521B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> $</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1933" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA6AA5E" w14:textId="77777777" w:rsidR="006C5077" w:rsidRPr="00D2521B" w:rsidRDefault="006C5077" w:rsidP="00EE5695">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14F3C669" w14:textId="77777777" w:rsidR="00DC6B54" w:rsidRDefault="00DC6B54" w:rsidP="00EE5695">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="58235D6F" w14:textId="77777777" w:rsidR="000776A3" w:rsidRDefault="000776A3">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...472 lines deleted...]
-    <w:p w14:paraId="77AFEB6B" w14:textId="77777777" w:rsidR="0021498C" w:rsidRDefault="0021498C" w:rsidP="00BF1C5D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E00734E" w14:textId="2FB85B88" w:rsidR="00867E66" w:rsidRDefault="00B84E0D" w:rsidP="00BF1C5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part 7: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E00734E" w14:textId="65BE7F37" w:rsidR="00867E66" w:rsidRPr="00D2521B" w:rsidRDefault="00B84E0D" w:rsidP="00BF1C5D">
+        <w:t>Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513958F5" w14:textId="77777777" w:rsidR="00CB6C8C" w:rsidRPr="00BB0283" w:rsidRDefault="00CB6C8C" w:rsidP="00CB6C8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I declare that the information on this form is correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE9E66A" w14:textId="77777777" w:rsidR="00CB6C8C" w:rsidRPr="00D2521B" w:rsidRDefault="00CB6C8C" w:rsidP="00BF1C5D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D2521B">
-[...674 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2BA5CBC0" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00741CC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12864903" w14:textId="5B90A499" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -7164,79 +6577,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidR="00741CC0" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014DD228" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00741CC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2183FEB5" w14:textId="4C88DEAF" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
+    <w:p w14:paraId="2183FEB5" w14:textId="01470A6E" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature _____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="003326CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15415" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCF25BE" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00741CC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E7D403" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00741CC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60BD3B20" w14:textId="1312BA1F" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
@@ -7287,287 +6707,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidR="00741CC0" w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D84953E" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00741CC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225E52A0" w14:textId="0B3E28AE" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
+    <w:p w14:paraId="225E52A0" w14:textId="6749A34A" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="00F50C55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-851" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signature ______________________________</w:t>
       </w:r>
       <w:r w:rsidR="003326CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">______   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2521B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Date_________________</w:t>
+        <w:t>Date_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15415" w:rsidRPr="00D2521B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1F977A" w14:textId="77777777" w:rsidR="00741CC0" w:rsidRPr="00D2521B" w:rsidRDefault="00741CC0" w:rsidP="0060747A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1521455F" w14:textId="1498128D" w:rsidR="0060747A" w:rsidRPr="00D2521B" w:rsidRDefault="0060747A" w:rsidP="00F50C55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1502B8DE" w14:textId="628FC45B" w:rsidR="008837A8" w:rsidRPr="00D2521B" w:rsidRDefault="00D3011E" w:rsidP="00EE5695">
-[...145 lines deleted...]
-    </w:p>
     <w:p w14:paraId="63C7180B" w14:textId="5076AA48" w:rsidR="000D5616" w:rsidRPr="00D2521B" w:rsidRDefault="000D5616" w:rsidP="00F4077C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000D5616" w:rsidRPr="00D2521B" w:rsidSect="00265F14">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="000D5616" w:rsidRPr="00D2521B" w:rsidSect="00260CEF">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="426" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772F01F0" w14:textId="77777777" w:rsidR="00431D47" w:rsidRDefault="00431D47" w:rsidP="00742332">
+    <w:p w14:paraId="0F4D19B8" w14:textId="77777777" w:rsidR="00082A2E" w:rsidRDefault="00082A2E" w:rsidP="00742332">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4517EA63" w14:textId="77777777" w:rsidR="00431D47" w:rsidRDefault="00431D47" w:rsidP="00742332">
+    <w:p w14:paraId="07C619DB" w14:textId="77777777" w:rsidR="00082A2E" w:rsidRDefault="00082A2E" w:rsidP="00742332">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7591,71 +6871,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="705D5C34" w14:textId="33E9671A" w:rsidR="00742332" w:rsidRDefault="00375A10" w:rsidP="00742332">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-613"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46256CDC" wp14:editId="109E1575">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
@@ -7783,58 +7062,58 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64CB67E4" w14:textId="77777777" w:rsidR="00431D47" w:rsidRDefault="00431D47" w:rsidP="00742332">
+    <w:p w14:paraId="54088D3B" w14:textId="77777777" w:rsidR="00082A2E" w:rsidRDefault="00082A2E" w:rsidP="00742332">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D91C4CC" w14:textId="77777777" w:rsidR="00431D47" w:rsidRDefault="00431D47" w:rsidP="00742332">
+    <w:p w14:paraId="28A6AA40" w14:textId="77777777" w:rsidR="00082A2E" w:rsidRDefault="00082A2E" w:rsidP="00742332">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32477CC9" w14:textId="11F17E84" w:rsidR="00742332" w:rsidRDefault="00214638" w:rsidP="00265F14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9781"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="-755"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
@@ -10690,95 +9969,100 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0070343F"/>
     <w:rsid w:val="00000771"/>
     <w:rsid w:val="000146EB"/>
     <w:rsid w:val="0002181B"/>
+    <w:rsid w:val="000225C5"/>
     <w:rsid w:val="00025F61"/>
     <w:rsid w:val="0004374E"/>
     <w:rsid w:val="00052ADF"/>
     <w:rsid w:val="00055A68"/>
     <w:rsid w:val="000566B3"/>
     <w:rsid w:val="00056AD8"/>
     <w:rsid w:val="000776A3"/>
+    <w:rsid w:val="00082A2E"/>
     <w:rsid w:val="00084183"/>
     <w:rsid w:val="00087E77"/>
     <w:rsid w:val="0009329B"/>
     <w:rsid w:val="00094992"/>
     <w:rsid w:val="000B0518"/>
     <w:rsid w:val="000C48C3"/>
     <w:rsid w:val="000D5616"/>
     <w:rsid w:val="000D6A90"/>
     <w:rsid w:val="000D7712"/>
     <w:rsid w:val="000F5F5B"/>
     <w:rsid w:val="00100FF5"/>
     <w:rsid w:val="001010CA"/>
     <w:rsid w:val="001265FE"/>
     <w:rsid w:val="00152D05"/>
     <w:rsid w:val="001547FB"/>
     <w:rsid w:val="00154D33"/>
     <w:rsid w:val="001672F4"/>
     <w:rsid w:val="00170ED3"/>
     <w:rsid w:val="00175C3C"/>
     <w:rsid w:val="00184371"/>
     <w:rsid w:val="0019424C"/>
     <w:rsid w:val="001B3655"/>
     <w:rsid w:val="001D55B7"/>
     <w:rsid w:val="001E4655"/>
     <w:rsid w:val="001F333E"/>
     <w:rsid w:val="001F7A95"/>
     <w:rsid w:val="00214638"/>
     <w:rsid w:val="0021498C"/>
     <w:rsid w:val="0021576B"/>
     <w:rsid w:val="00215DE1"/>
+    <w:rsid w:val="002332A8"/>
     <w:rsid w:val="00240449"/>
     <w:rsid w:val="0025405C"/>
+    <w:rsid w:val="00260CEF"/>
     <w:rsid w:val="00265F14"/>
     <w:rsid w:val="00266015"/>
     <w:rsid w:val="00285748"/>
     <w:rsid w:val="00286491"/>
     <w:rsid w:val="002A510A"/>
     <w:rsid w:val="002B3C09"/>
+    <w:rsid w:val="002B43BC"/>
     <w:rsid w:val="002C3528"/>
     <w:rsid w:val="002C3DCE"/>
     <w:rsid w:val="002D2C15"/>
     <w:rsid w:val="003102C2"/>
     <w:rsid w:val="003168AF"/>
     <w:rsid w:val="0032416B"/>
     <w:rsid w:val="003326CA"/>
     <w:rsid w:val="003539C5"/>
     <w:rsid w:val="00363AE0"/>
     <w:rsid w:val="003704B9"/>
     <w:rsid w:val="00375A10"/>
     <w:rsid w:val="00376312"/>
     <w:rsid w:val="0037672D"/>
     <w:rsid w:val="00384943"/>
     <w:rsid w:val="003868F8"/>
     <w:rsid w:val="00391D36"/>
     <w:rsid w:val="00393AD0"/>
     <w:rsid w:val="003A134C"/>
     <w:rsid w:val="003A2450"/>
     <w:rsid w:val="003B006E"/>
     <w:rsid w:val="003B050A"/>
     <w:rsid w:val="003B78BC"/>
     <w:rsid w:val="003D482D"/>
     <w:rsid w:val="003D4F5D"/>
     <w:rsid w:val="003D69F7"/>
@@ -10790,50 +10074,51 @@
     <w:rsid w:val="00455001"/>
     <w:rsid w:val="004556A0"/>
     <w:rsid w:val="004600BE"/>
     <w:rsid w:val="004618CD"/>
     <w:rsid w:val="00476BA0"/>
     <w:rsid w:val="00486C3E"/>
     <w:rsid w:val="004970B4"/>
     <w:rsid w:val="004B21FB"/>
     <w:rsid w:val="004D346A"/>
     <w:rsid w:val="004E2E40"/>
     <w:rsid w:val="004E518C"/>
     <w:rsid w:val="004F6416"/>
     <w:rsid w:val="004F6A18"/>
     <w:rsid w:val="004F7133"/>
     <w:rsid w:val="00531800"/>
     <w:rsid w:val="005435D4"/>
     <w:rsid w:val="00552A5A"/>
     <w:rsid w:val="00553E71"/>
     <w:rsid w:val="00560CAE"/>
     <w:rsid w:val="005740B2"/>
     <w:rsid w:val="00586556"/>
     <w:rsid w:val="005B722A"/>
     <w:rsid w:val="005C6985"/>
     <w:rsid w:val="00601815"/>
     <w:rsid w:val="0060747A"/>
+    <w:rsid w:val="006078C1"/>
     <w:rsid w:val="00612E1F"/>
     <w:rsid w:val="0061546C"/>
     <w:rsid w:val="0062449D"/>
     <w:rsid w:val="006279BC"/>
     <w:rsid w:val="00646983"/>
     <w:rsid w:val="00657C00"/>
     <w:rsid w:val="006730E7"/>
     <w:rsid w:val="00692F86"/>
     <w:rsid w:val="006A208B"/>
     <w:rsid w:val="006B03CF"/>
     <w:rsid w:val="006B13B3"/>
     <w:rsid w:val="006B4026"/>
     <w:rsid w:val="006B5DC8"/>
     <w:rsid w:val="006C0270"/>
     <w:rsid w:val="006C5077"/>
     <w:rsid w:val="006C5F8B"/>
     <w:rsid w:val="006C6FF8"/>
     <w:rsid w:val="006D1152"/>
     <w:rsid w:val="006D3371"/>
     <w:rsid w:val="006F7255"/>
     <w:rsid w:val="007013EC"/>
     <w:rsid w:val="0070343F"/>
     <w:rsid w:val="00703E1C"/>
     <w:rsid w:val="007272AB"/>
     <w:rsid w:val="007357F6"/>
@@ -10860,50 +10145,51 @@
     <w:rsid w:val="007F35C6"/>
     <w:rsid w:val="00806833"/>
     <w:rsid w:val="00810D88"/>
     <w:rsid w:val="008124AC"/>
     <w:rsid w:val="00815DA5"/>
     <w:rsid w:val="008278E2"/>
     <w:rsid w:val="00832119"/>
     <w:rsid w:val="00835C2C"/>
     <w:rsid w:val="00842347"/>
     <w:rsid w:val="00844A12"/>
     <w:rsid w:val="00860B65"/>
     <w:rsid w:val="00861271"/>
     <w:rsid w:val="00867E66"/>
     <w:rsid w:val="00874F02"/>
     <w:rsid w:val="00882F3B"/>
     <w:rsid w:val="008837A8"/>
     <w:rsid w:val="008963AE"/>
     <w:rsid w:val="00897136"/>
     <w:rsid w:val="008D6BED"/>
     <w:rsid w:val="008E1D3B"/>
     <w:rsid w:val="008E2CAF"/>
     <w:rsid w:val="008F3AE2"/>
     <w:rsid w:val="00904339"/>
     <w:rsid w:val="00905148"/>
     <w:rsid w:val="00914440"/>
+    <w:rsid w:val="009312F9"/>
     <w:rsid w:val="0093413C"/>
     <w:rsid w:val="00940BE6"/>
     <w:rsid w:val="009629BC"/>
     <w:rsid w:val="00962EC0"/>
     <w:rsid w:val="00964048"/>
     <w:rsid w:val="00973DCB"/>
     <w:rsid w:val="00982373"/>
     <w:rsid w:val="0098297A"/>
     <w:rsid w:val="009852D3"/>
     <w:rsid w:val="009918E2"/>
     <w:rsid w:val="00993949"/>
     <w:rsid w:val="00995DEA"/>
     <w:rsid w:val="009B1334"/>
     <w:rsid w:val="009B1893"/>
     <w:rsid w:val="009E0D68"/>
     <w:rsid w:val="009F0554"/>
     <w:rsid w:val="009F1842"/>
     <w:rsid w:val="009F5B08"/>
     <w:rsid w:val="00A1147D"/>
     <w:rsid w:val="00A2486C"/>
     <w:rsid w:val="00A30433"/>
     <w:rsid w:val="00A3449F"/>
     <w:rsid w:val="00A3518B"/>
     <w:rsid w:val="00A47140"/>
     <w:rsid w:val="00A4797F"/>
@@ -10927,108 +10213,111 @@
     <w:rsid w:val="00B7352C"/>
     <w:rsid w:val="00B84E0D"/>
     <w:rsid w:val="00B854FB"/>
     <w:rsid w:val="00B91F30"/>
     <w:rsid w:val="00B92727"/>
     <w:rsid w:val="00BA4AEB"/>
     <w:rsid w:val="00BA5C64"/>
     <w:rsid w:val="00BD204D"/>
     <w:rsid w:val="00BD21E8"/>
     <w:rsid w:val="00BD7401"/>
     <w:rsid w:val="00BE18E5"/>
     <w:rsid w:val="00BF1C5D"/>
     <w:rsid w:val="00BF2CC9"/>
     <w:rsid w:val="00C059F3"/>
     <w:rsid w:val="00C227DB"/>
     <w:rsid w:val="00C30AAC"/>
     <w:rsid w:val="00C33D95"/>
     <w:rsid w:val="00C46480"/>
     <w:rsid w:val="00C73B1E"/>
     <w:rsid w:val="00C73CFA"/>
     <w:rsid w:val="00C9197C"/>
     <w:rsid w:val="00C926EC"/>
     <w:rsid w:val="00C975C3"/>
     <w:rsid w:val="00CA2542"/>
     <w:rsid w:val="00CB4C27"/>
+    <w:rsid w:val="00CB6C8C"/>
     <w:rsid w:val="00CB6CBA"/>
     <w:rsid w:val="00CC5FE9"/>
     <w:rsid w:val="00CD540F"/>
     <w:rsid w:val="00CE0004"/>
     <w:rsid w:val="00CF3910"/>
     <w:rsid w:val="00D01441"/>
     <w:rsid w:val="00D022B4"/>
     <w:rsid w:val="00D205C0"/>
     <w:rsid w:val="00D2521B"/>
     <w:rsid w:val="00D25DCA"/>
     <w:rsid w:val="00D266C3"/>
     <w:rsid w:val="00D3011E"/>
     <w:rsid w:val="00D32E38"/>
     <w:rsid w:val="00D332DE"/>
     <w:rsid w:val="00D44909"/>
     <w:rsid w:val="00D55687"/>
     <w:rsid w:val="00D75961"/>
     <w:rsid w:val="00D8069B"/>
     <w:rsid w:val="00D87FE4"/>
     <w:rsid w:val="00D915A5"/>
     <w:rsid w:val="00DA493B"/>
     <w:rsid w:val="00DA55B5"/>
     <w:rsid w:val="00DA7857"/>
     <w:rsid w:val="00DB3176"/>
     <w:rsid w:val="00DB6722"/>
     <w:rsid w:val="00DC0FBC"/>
     <w:rsid w:val="00DC2F02"/>
     <w:rsid w:val="00DC4BA0"/>
     <w:rsid w:val="00DC4F66"/>
     <w:rsid w:val="00DC6B54"/>
     <w:rsid w:val="00DC7490"/>
     <w:rsid w:val="00DE5C11"/>
     <w:rsid w:val="00DF095A"/>
+    <w:rsid w:val="00E15415"/>
     <w:rsid w:val="00E24477"/>
     <w:rsid w:val="00E25024"/>
     <w:rsid w:val="00E31542"/>
     <w:rsid w:val="00E44FFB"/>
     <w:rsid w:val="00E56261"/>
     <w:rsid w:val="00E6509F"/>
     <w:rsid w:val="00E72166"/>
     <w:rsid w:val="00E92441"/>
     <w:rsid w:val="00E924EA"/>
     <w:rsid w:val="00E93E51"/>
     <w:rsid w:val="00EA0E62"/>
     <w:rsid w:val="00EA5607"/>
     <w:rsid w:val="00EE5695"/>
     <w:rsid w:val="00EF124C"/>
     <w:rsid w:val="00EF3B24"/>
     <w:rsid w:val="00F03AB6"/>
     <w:rsid w:val="00F1025F"/>
     <w:rsid w:val="00F17E4E"/>
     <w:rsid w:val="00F279C2"/>
     <w:rsid w:val="00F32022"/>
     <w:rsid w:val="00F4077C"/>
     <w:rsid w:val="00F50C55"/>
     <w:rsid w:val="00F52137"/>
     <w:rsid w:val="00F52E11"/>
     <w:rsid w:val="00F56549"/>
+    <w:rsid w:val="00F579C7"/>
     <w:rsid w:val="00F603FC"/>
     <w:rsid w:val="00F62B3B"/>
     <w:rsid w:val="00F71318"/>
     <w:rsid w:val="00F72301"/>
     <w:rsid w:val="00F744D8"/>
     <w:rsid w:val="00F75D4E"/>
     <w:rsid w:val="00FB0B1C"/>
     <w:rsid w:val="00FB648D"/>
     <w:rsid w:val="00FB77A7"/>
     <w:rsid w:val="00FD295F"/>
     <w:rsid w:val="00FF0966"/>
     <w:rsid w:val="00FF2813"/>
     <w:rsid w:val="00FF48F5"/>
     <w:rsid w:val="00FF6E33"/>
     <w:rsid w:val="1DB0E1C2"/>
     <w:rsid w:val="75C4F9EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -11422,51 +10711,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00000771"/>
+    <w:rsid w:val="009312F9"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CC5FE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
         <w:tab w:val="left" w:pos="2410"/>
         <w:tab w:val="left" w:pos="2977"/>
         <w:tab w:val="right" w:pos="8335"/>
         <w:tab w:val="right" w:pos="8505"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
@@ -12098,51 +11387,51 @@
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003102C2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commdev@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/documents/1019/reflect-reconciliation-action-plan-2025-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commdev@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/community/volunteering-and-community-resources/volunteering.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/documents/944/disability-access-and-inclusion-plan-(daip)-2023-2028-(pdf)" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -12421,188 +11710,166 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-38729</_dlc_DocId>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39615</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-38729</Url>
-      <Description>COMMUNITY-101306793-38729</Description>
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39615</Url>
+      <Description>COMMUNITY-101306793-39615</Description>
     </_dlc_DocIdUrl>
     <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </b73ede9528844b4dac4ca2ed79a068d8>
     <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
         </TermInfo>
       </Terms>
     </l5218a67820a405eab41420940e22386>
     <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
       <Value>20</Value>
-      <Value>40</Value>
-[...1 lines deleted...]
-      <Value>1</Value>
     </TaxCatchAll>
-    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
     <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Community Grants -Application Form</Additional_x0020_Info>
     <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </c17adc3306e5490dbb62a9b09578c603>
     <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
-      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-      </Terms>
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </i1b3c855753b482e967e07bcf98e63b6>
     <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </j6438741ad114f2786113428657618e6>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Community Grants -Application Form</Additional_x0020_Info>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
     <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Change_x0020_Notification_x0020_and_x0020_Logging>
     <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Expended_x0020_Time>
     <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
-[...1 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -12989,185 +12256,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8CB754C-206D-4507-9373-1D3D17E2E66B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36C4F9A5-393D-4CEA-8338-6FFB27CBA89E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52320D3E-FA71-4AD5-BA39-FA50ABD6F704}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
-    <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
-    <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
+    <ds:schemaRef ds:uri="7dce4f99-cff1-4fd8-801c-290f26aab7b1"/>
+    <ds:schemaRef ds:uri="b428f62b-41f4-4f77-92d3-e9cf4d43f4d5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD80BBAD-9FC3-488A-85BA-7DBD2080C01C}"/>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F5C0092-4BDD-4049-A930-A26216112CA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{780C7405-2A55-49F1-AD72-830008C5A296}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>992</Words>
-  <Characters>5903</Characters>
+  <Words>777</Words>
+  <Characters>8419</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>327</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>271</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Nedlands</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6739</CharactersWithSpaces>
+  <CharactersWithSpaces>9169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>bmhuineachain</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c7753dcf-1538-43ea-92c2-9de5a8d34e6c</vt:lpwstr>
+    <vt:lpwstr>e6dcc8cd-9c5b-49ac-a005-57b70a6cc455</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Set Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Entity">
-    <vt:lpwstr>1;#City of Nedlands|e1cb6260-fbdb-4707-a83e-0c933e524b72</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Activity">
-    <vt:lpwstr>40;#Marketing|ab9aa8f8-a547-449a-a50a-7f6d3aef1950</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentSetDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="eDMS Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Function">
-    <vt:lpwstr>22;#Community Relations|00c33994-667c-4fea-8cff-18d8a788bccc</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="document set status previous">
     <vt:lpwstr>Active</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="eDMS_x0020_Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Subject_x0020_Matter">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Subject Matter">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>