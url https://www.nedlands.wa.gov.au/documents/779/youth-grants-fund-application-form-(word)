--- v1 (2026-02-22)
+++ v2 (2026-08-11)
@@ -13,199 +13,176 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38B029D6" w14:textId="69953900" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
-[...64 lines deleted...]
-        <w:t xml:space="preserve">to be funded. </w:t>
+    <w:p w14:paraId="38B029D6" w14:textId="49D9DF48" w:rsidR="009269EB" w:rsidRPr="00274960" w:rsidRDefault="00274960" w:rsidP="00274960">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicants must ensure their project takes place after the funding round closes, so that, if deemed eligible, funding can be provided prior to the project’s commencement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidR="002B61D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="002B61D0" w:rsidRPr="009A5E5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>commdev@nedlands.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B61D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00665366">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0283">
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicants are </w:t>
       </w:r>
       <w:r w:rsidR="000E150D" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidR="00804B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to complete this </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0283">
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">application </w:t>
       </w:r>
       <w:r w:rsidR="00804B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">form </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0283">
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>themselves.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54321">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D400A2" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D400A3" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -541,51 +518,51 @@
       <w:r w:rsidR="002066CE" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002066CE" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D400A5" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+    <w:p w14:paraId="33D400A5" w14:textId="77777777" w:rsidR="009269EB" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, when was the grant received? </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -615,50 +592,70 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA13C39" w14:textId="487EF315" w:rsidR="00140755" w:rsidRPr="00367086" w:rsidRDefault="00140755" w:rsidP="00140755">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00367086">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicants are not eligible for a grant if you have received funding from the City of Nedlands Youth Grant Program in the last 24 months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D400A6" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D400A7" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00804B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5310"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -942,61 +939,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Age</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D400AE" w14:textId="77777777" w:rsidR="000E150D" w:rsidRPr="00BB0283" w:rsidRDefault="000E150D" w:rsidP="005E504A">
+    <w:p w14:paraId="33D400AE" w14:textId="4657BC46" w:rsidR="000E150D" w:rsidRPr="00BB0283" w:rsidRDefault="00274960" w:rsidP="005E504A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33D400AF" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="005E504A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D400B0" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="005E504A" w:rsidP="005E504A">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
@@ -1313,139 +1319,112 @@
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D400B9" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="005E504A" w:rsidP="009269EB">
+    <w:p w14:paraId="10F84DD3" w14:textId="7130B02A" w:rsidR="00A37A2E" w:rsidRPr="00A37A2E" w:rsidRDefault="005E504A" w:rsidP="00274960">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other important dates</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65598106" w14:textId="77777777" w:rsidR="00A37A2E" w:rsidRDefault="00A37A2E" w:rsidP="00CB470A">
-[...44 lines deleted...]
-    <w:p w14:paraId="33D400BA" w14:textId="417B3DC2" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00CB470A">
+    <w:p w14:paraId="7221F604" w14:textId="77777777" w:rsidR="009A09C6" w:rsidRDefault="009A09C6" w:rsidP="00CB470A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B710CA9" w14:textId="77777777" w:rsidR="009A09C6" w:rsidRDefault="009A09C6" w:rsidP="00CB470A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D400BA" w14:textId="1BE7ECB8" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00CB470A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Please provide a detailed description of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D400BB" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1500,377 +1479,515 @@
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>involve</w:t>
       </w:r>
       <w:r w:rsidR="009319B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d with</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and give back to your local community?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D400BF" w14:textId="2E5C8B58" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+    <w:p w14:paraId="7FE37863" w14:textId="2B1D570E" w:rsidR="00DD0523" w:rsidRPr="00DD0523" w:rsidRDefault="00DD0523" w:rsidP="00DD0523">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C0" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0283">
-[...8 lines deleted...]
-    <w:p w14:paraId="33D400C0" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+    </w:p>
+    <w:p w14:paraId="1D7AEBD5" w14:textId="7B41C25C" w:rsidR="00140755" w:rsidRPr="009636A0" w:rsidRDefault="00140755" w:rsidP="00140755">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="33D400C1" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34A48" w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this project aligns with the City of Nedlands Community Strategies (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Reconciliation Action Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Disability Access and Inclusion Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009636A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Volunteering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Arts):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527858C6" w14:textId="3B28DE13" w:rsidR="009D3100" w:rsidRPr="009636A0" w:rsidRDefault="009D3100" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="33D400C2" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009636A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4E3A8D" w14:textId="77777777" w:rsidR="009D3100" w:rsidRDefault="009D3100" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0283">
-[...8 lines deleted...]
-    <w:p w14:paraId="33D400C3" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+    </w:p>
+    <w:p w14:paraId="33D400C1" w14:textId="6DF28110" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="33D400C4" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What fundraising activities are being undertaking to contribute to the project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C2" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additional information </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="33D400C5" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C3" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0283">
-[...8 lines deleted...]
-    <w:p w14:paraId="33D400C6" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+    </w:p>
+    <w:p w14:paraId="33D400C4" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="33D400C7" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional information </w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(other a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chievements or special circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C5" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w14:paraId="33D400C8" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C6" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="33D400C9" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C712D8" w14:textId="77777777" w:rsidR="00DD0523" w:rsidRDefault="00DD0523" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="33D400CA" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03AFF4EF" w14:textId="77777777" w:rsidR="00140755" w:rsidRDefault="00140755" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4BCD6E9D" w14:textId="60CE6AFE" w:rsidR="00A37A2E" w:rsidRDefault="009269EB" w:rsidP="00BB0283">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D400C7" w14:textId="29DC4E2E" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="1D41C757" w14:textId="30F60DF9" w:rsidR="00A37A2E" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Publicity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C8" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>______________________________________________________________________________________________________________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BE11DED" w14:textId="77777777" w:rsidR="00A37A2E" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+        <w:t>How will you be promoting the project to the community?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400C9" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1C8A3D0A" w14:textId="77777777" w:rsidR="00A37A2E" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D400CA" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5984D534" w14:textId="77777777" w:rsidR="00A37A2E" w:rsidRPr="00BB0283" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+    <w:p w14:paraId="4BCD6E9D" w14:textId="60CE6AFE" w:rsidR="00A37A2E" w:rsidRDefault="009269EB" w:rsidP="00BB0283">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How will you acknowledge the </w:t>
+      </w:r>
+      <w:r w:rsidR="00911094" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City of Nedlands for your project or activity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D41C757" w14:textId="30F60DF9" w:rsidR="00A37A2E" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5984D534" w14:textId="77777777" w:rsidR="00A37A2E" w:rsidRPr="00BB0283" w:rsidRDefault="00A37A2E" w:rsidP="00BB0283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="33D400CE" w14:textId="3FA37DC8" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="0029536E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Budget </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8949"/>
         <w:gridCol w:w="1553"/>
       </w:tblGrid>
       <w:tr w:rsidR="009269EB" w:rsidRPr="00BB0283" w14:paraId="33D400D2" w14:textId="77777777" w:rsidTr="0029536E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400CF" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1962,60 +2079,68 @@
           </w:tcPr>
           <w:p w14:paraId="33D400D3" w14:textId="18CCBE59" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="00AA0577" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>City of Nedlands Youth Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33D400D4" w14:textId="7E1D4A7A" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:p w14:paraId="33D400D4" w14:textId="10DD6F66" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="004E023C" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$250</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009269EB" w:rsidRPr="00BB0283" w14:paraId="33D400D8" w14:textId="77777777" w:rsidTr="0029536E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400D6" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400D7" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
@@ -2204,67 +2329,86 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400E9" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0283">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Expenditure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D400EA" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
+          <w:p w14:paraId="497F662D" w14:textId="77777777" w:rsidR="009269EB" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0283">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Airfares, accommodation, food, ground travel, other expenditures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33D400EA" w14:textId="707B0794" w:rsidR="00DD0523" w:rsidRPr="00034D46" w:rsidRDefault="00140755" w:rsidP="00E92B98">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00034D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grant funding cannot be used for capital purchases, and all expenditure must be supported by tax invoices at the time of acquittal; bank transfer receipts will not be accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400EB" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0283">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2353,50 +2497,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400F4" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00DD0523" w:rsidRPr="00BB0283" w14:paraId="4AC2A0E1" w14:textId="77777777" w:rsidTr="0029536E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79595EB4" w14:textId="77777777" w:rsidR="00DD0523" w:rsidRPr="00BB0283" w:rsidRDefault="00DD0523" w:rsidP="00E92B98">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74931CBE" w14:textId="77777777" w:rsidR="00DD0523" w:rsidRPr="00BB0283" w:rsidRDefault="00DD0523" w:rsidP="00E92B98">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="009269EB" w:rsidRPr="00BB0283" w14:paraId="33D400F8" w14:textId="77777777" w:rsidTr="0029536E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400F6" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D400F7" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
@@ -2466,405 +2642,447 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D40100" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00E92B98">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33D40102" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+    <w:p w14:paraId="4AFD1A98" w14:textId="77777777" w:rsidR="00DD0523" w:rsidRDefault="00DD0523" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="33D40103" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625C48EF" w14:textId="77777777" w:rsidR="00DD0523" w:rsidRDefault="00DD0523" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0283">
-[...9 lines deleted...]
-    <w:p w14:paraId="33D40104" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+    </w:p>
+    <w:p w14:paraId="7C7A74E1" w14:textId="77777777" w:rsidR="00140755" w:rsidRDefault="00140755" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="33D40105" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D40103" w14:textId="288E7710" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...197 lines deleted...]
-    <w:p w14:paraId="33D4010A" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D40104" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If the applicant is under the age of 18, please</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="33D4010B" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00804B3E">
+        <w:t>I declare that the information on this form is correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D40105" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB0283">
-[...16 lines deleted...]
-    <w:p w14:paraId="33D4010C" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+    </w:p>
+    <w:p w14:paraId="33D40106" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name of young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D40107" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606E3413" w14:textId="662806B0" w:rsidR="00F70600" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D4010A" w14:textId="1FA17CB2" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="00DD0523" w:rsidP="009269EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the applicant is under the age of 18, please</w:t>
+      </w:r>
+      <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete the following section:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D4010B" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="00804B3E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>I declare that the information provided in this app</w:t>
+      </w:r>
+      <w:r w:rsidR="00804B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lication is correct and support this application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D4010C" w14:textId="77777777" w:rsidR="009269EB" w:rsidRPr="00BB0283" w:rsidRDefault="009269EB" w:rsidP="009269EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D4010D" w14:textId="11396C85" w:rsidR="00804B3E" w:rsidRDefault="00DD0523" w:rsidP="009269EB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Name of parent or guardian</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0283">
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="005E504A" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0283">
+      <w:r w:rsidR="009269EB" w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D4010E" w14:textId="77777777" w:rsidR="00804B3E" w:rsidRDefault="00804B3E" w:rsidP="009269EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
@@ -3026,88 +3244,88 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB0283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BE742A" w:rsidRPr="00BB0283" w:rsidSect="00BE742A">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="566" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F28F3F6" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A" w:rsidP="008617F1">
+    <w:p w14:paraId="55E3A0F4" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409" w:rsidP="008617F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49D9AB96" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A" w:rsidP="008617F1">
+    <w:p w14:paraId="2FD534C7" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409" w:rsidP="008617F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7845A44A" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A">
+    <w:p w14:paraId="0F37ED4C" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3297,71 +3515,71 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B2A462" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A" w:rsidP="008617F1">
+    <w:p w14:paraId="7ACDBF65" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409" w:rsidP="008617F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041CCB2A" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A" w:rsidP="008617F1">
+    <w:p w14:paraId="74774E8F" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409" w:rsidP="008617F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="36379035" w14:textId="77777777" w:rsidR="00F5757A" w:rsidRDefault="00F5757A">
+    <w:p w14:paraId="48C69989" w14:textId="77777777" w:rsidR="00306409" w:rsidRDefault="00306409">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33D40116" w14:textId="7D135AFA" w:rsidR="00CB470A" w:rsidRDefault="006C3E2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -5122,185 +5340,212 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008617F1"/>
     <w:rsid w:val="0000611B"/>
     <w:rsid w:val="00032190"/>
     <w:rsid w:val="0003251A"/>
+    <w:rsid w:val="00034D46"/>
     <w:rsid w:val="00042FFE"/>
+    <w:rsid w:val="00047641"/>
     <w:rsid w:val="00052E22"/>
     <w:rsid w:val="00063606"/>
+    <w:rsid w:val="0006639C"/>
     <w:rsid w:val="0006658C"/>
     <w:rsid w:val="000B4128"/>
     <w:rsid w:val="000C6D21"/>
     <w:rsid w:val="000D1690"/>
     <w:rsid w:val="000D7426"/>
     <w:rsid w:val="000E150D"/>
+    <w:rsid w:val="000E3CDD"/>
+    <w:rsid w:val="00140755"/>
     <w:rsid w:val="00141039"/>
     <w:rsid w:val="0015443C"/>
     <w:rsid w:val="00156676"/>
     <w:rsid w:val="001E250B"/>
     <w:rsid w:val="002066CE"/>
+    <w:rsid w:val="002332A8"/>
+    <w:rsid w:val="00274960"/>
     <w:rsid w:val="0028142A"/>
     <w:rsid w:val="0029536E"/>
     <w:rsid w:val="002B61D0"/>
     <w:rsid w:val="002D7436"/>
     <w:rsid w:val="002E00FB"/>
     <w:rsid w:val="002E666F"/>
     <w:rsid w:val="002F0153"/>
+    <w:rsid w:val="00306409"/>
     <w:rsid w:val="00311C55"/>
     <w:rsid w:val="0031483D"/>
     <w:rsid w:val="003152B5"/>
     <w:rsid w:val="00335E5A"/>
     <w:rsid w:val="00356E7B"/>
     <w:rsid w:val="0036191D"/>
+    <w:rsid w:val="00367086"/>
     <w:rsid w:val="00375D61"/>
     <w:rsid w:val="003967CB"/>
     <w:rsid w:val="003A7FEE"/>
     <w:rsid w:val="003B47EE"/>
     <w:rsid w:val="003B6658"/>
+    <w:rsid w:val="003C0067"/>
     <w:rsid w:val="003C2487"/>
     <w:rsid w:val="00403E9F"/>
     <w:rsid w:val="004152C2"/>
     <w:rsid w:val="00432283"/>
     <w:rsid w:val="004A55BC"/>
     <w:rsid w:val="004D5534"/>
+    <w:rsid w:val="004E023C"/>
     <w:rsid w:val="004E3879"/>
     <w:rsid w:val="005166C9"/>
     <w:rsid w:val="0053483F"/>
     <w:rsid w:val="0053540D"/>
     <w:rsid w:val="00544881"/>
     <w:rsid w:val="00572321"/>
     <w:rsid w:val="00582572"/>
     <w:rsid w:val="005A48DA"/>
     <w:rsid w:val="005B5916"/>
     <w:rsid w:val="005E504A"/>
     <w:rsid w:val="0061164B"/>
     <w:rsid w:val="0062139C"/>
     <w:rsid w:val="00665366"/>
     <w:rsid w:val="0066769E"/>
     <w:rsid w:val="0068331B"/>
     <w:rsid w:val="006B4D8A"/>
     <w:rsid w:val="006C3E2B"/>
     <w:rsid w:val="006D04A3"/>
     <w:rsid w:val="006F1DC8"/>
+    <w:rsid w:val="007232DF"/>
     <w:rsid w:val="00745F5F"/>
     <w:rsid w:val="007C62D6"/>
     <w:rsid w:val="007E50A7"/>
     <w:rsid w:val="00804B3E"/>
+    <w:rsid w:val="00813C7E"/>
     <w:rsid w:val="0082054B"/>
     <w:rsid w:val="00821922"/>
     <w:rsid w:val="008339FF"/>
+    <w:rsid w:val="00856790"/>
     <w:rsid w:val="008617F1"/>
     <w:rsid w:val="00894099"/>
     <w:rsid w:val="008945D3"/>
     <w:rsid w:val="00900188"/>
     <w:rsid w:val="00911094"/>
     <w:rsid w:val="00912DD0"/>
     <w:rsid w:val="00924999"/>
     <w:rsid w:val="009269EB"/>
     <w:rsid w:val="009319B5"/>
     <w:rsid w:val="00931E08"/>
     <w:rsid w:val="00946F12"/>
     <w:rsid w:val="00960A67"/>
+    <w:rsid w:val="009636A0"/>
     <w:rsid w:val="009874E5"/>
+    <w:rsid w:val="009A09C6"/>
+    <w:rsid w:val="009D3100"/>
     <w:rsid w:val="009D3E06"/>
     <w:rsid w:val="00A0788D"/>
     <w:rsid w:val="00A321F3"/>
     <w:rsid w:val="00A37176"/>
     <w:rsid w:val="00A37A2E"/>
     <w:rsid w:val="00A4065A"/>
     <w:rsid w:val="00A535B4"/>
     <w:rsid w:val="00A5787E"/>
     <w:rsid w:val="00A72F0D"/>
     <w:rsid w:val="00AA0577"/>
     <w:rsid w:val="00AB3AB1"/>
     <w:rsid w:val="00AC7C59"/>
     <w:rsid w:val="00AE79DE"/>
+    <w:rsid w:val="00B07EFA"/>
+    <w:rsid w:val="00B25857"/>
     <w:rsid w:val="00B30B84"/>
     <w:rsid w:val="00B33E9C"/>
+    <w:rsid w:val="00B34A48"/>
     <w:rsid w:val="00B978A1"/>
     <w:rsid w:val="00B97CB9"/>
     <w:rsid w:val="00BB0283"/>
     <w:rsid w:val="00BC464E"/>
     <w:rsid w:val="00BD1FD6"/>
     <w:rsid w:val="00BE4845"/>
     <w:rsid w:val="00BE742A"/>
     <w:rsid w:val="00C24DFF"/>
     <w:rsid w:val="00C44571"/>
     <w:rsid w:val="00C50074"/>
+    <w:rsid w:val="00C5615A"/>
     <w:rsid w:val="00C5773B"/>
     <w:rsid w:val="00C66583"/>
     <w:rsid w:val="00C70F7A"/>
     <w:rsid w:val="00C87A78"/>
     <w:rsid w:val="00C95E42"/>
     <w:rsid w:val="00CB12D8"/>
     <w:rsid w:val="00CB470A"/>
     <w:rsid w:val="00D067B5"/>
     <w:rsid w:val="00D06B38"/>
     <w:rsid w:val="00D403BF"/>
     <w:rsid w:val="00D47AEC"/>
     <w:rsid w:val="00D804B8"/>
     <w:rsid w:val="00DA35C4"/>
     <w:rsid w:val="00DB3672"/>
     <w:rsid w:val="00DC18AB"/>
     <w:rsid w:val="00DC3680"/>
     <w:rsid w:val="00DC753D"/>
+    <w:rsid w:val="00DD0523"/>
     <w:rsid w:val="00DE2B20"/>
     <w:rsid w:val="00DE5740"/>
     <w:rsid w:val="00DF22D7"/>
     <w:rsid w:val="00E135E9"/>
     <w:rsid w:val="00E17DDB"/>
     <w:rsid w:val="00E40581"/>
     <w:rsid w:val="00E4474D"/>
+    <w:rsid w:val="00E54321"/>
+    <w:rsid w:val="00E846CE"/>
     <w:rsid w:val="00E92B98"/>
     <w:rsid w:val="00EC5EEB"/>
     <w:rsid w:val="00EE6A56"/>
     <w:rsid w:val="00F2331D"/>
     <w:rsid w:val="00F37475"/>
     <w:rsid w:val="00F5757A"/>
     <w:rsid w:val="00F6608B"/>
     <w:rsid w:val="00F70600"/>
     <w:rsid w:val="00F73A3C"/>
+    <w:rsid w:val="00F84E86"/>
+    <w:rsid w:val="00F9186A"/>
+    <w:rsid w:val="00FE2ADF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="33D400A1"/>
@@ -5684,51 +5929,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009269EB"/>
+    <w:rsid w:val="009D3100"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -5957,51 +6202,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1351300153">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commdev@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/documents/1019/reflect-reconciliation-action-plan-2025-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commdev@nedlands.wa.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/community/volunteering-and-community-resources/volunteering.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nedlands.wa.gov.au/documents/944/disability-access-and-inclusion-plan-(daip)-2023-2028-(pdf)" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6280,51 +6525,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -6334,59 +6584,111 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">COMMUNITY-101306793-39594</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Url>https://nedlands365.sharepoint.com/sites/community/communications/_layouts/15/DocIdRedir.aspx?ID=COMMUNITY-101306793-39594</Url>
+      <Description>COMMUNITY-101306793-39594</Description>
+    </_dlc_DocIdUrl>
+    <b73ede9528844b4dac4ca2ed79a068d8 xmlns="a4569545-3f5c-4d76-b5ef-e21c01e673e6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </b73ede9528844b4dac4ca2ed79a068d8>
+    <l5218a67820a405eab41420940e22386 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</TermId>
+        </TermInfo>
+      </Terms>
+    </l5218a67820a405eab41420940e22386>
+    <TaxCatchAll xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Value>20</Value>
+    </TaxCatchAll>
+    <V3Comments xmlns="http://schemas.microsoft.com/sharepoint/v3">CD-000223</V3Comments>
+    <c17adc3306e5490dbb62a9b09578c603 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </c17adc3306e5490dbb62a9b09578c603>
+    <i1b3c855753b482e967e07bcf98e63b6 xmlns="02b462e0-950b-4d18-8f56-efe6ec8fd98e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i1b3c855753b482e967e07bcf98e63b6>
+    <j6438741ad114f2786113428657618e6 xmlns="82dc8473-40ba-4f11-b935-f34260e482de">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </j6438741ad114f2786113428657618e6>
+    <eDMS_x0020_Library xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Marketing</eDMS_x0020_Library>
+    <Additional_x0020_Info xmlns="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd">Step 2 -Youth Grants Fund -  Application Form</Additional_x0020_Info>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Marketing_x0020__x002d__x0020_Folder_x0020_Delete xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Folder_x0020_Delete>
+    <Change_x0020_Notification_x0020_and_x0020_Logging xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Change_x0020_Notification_x0020_and_x0020_Logging>
+    <Expended_x0020_Time xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Expended_x0020_Time>
+    <Marketing_x0020__x002d__x0020_Time_x0020_Utilisation xmlns="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Marketing_x0020__x002d__x0020_Time_x0020_Utilisation>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="eDMS Document" ma:contentTypeID="0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B" ma:contentTypeVersion="542" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="7a3e5aa5349f98b1821c248465e4360c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd" xmlns:ns3="a4569545-3f5c-4d76-b5ef-e21c01e673e6" xmlns:ns4="02b462e0-950b-4d18-8f56-efe6ec8fd98e" xmlns:ns5="82dc8473-40ba-4f11-b935-f34260e482de" xmlns:ns6="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e" xmlns:ns7="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d847d424f49524f4f693bab70b9d78" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <xsd:import namespace="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <xsd:import namespace="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <xsd:import namespace="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <xsd:import namespace="ff2ecd38-e8a2-48b7-b5b7-59af2d5c6c7e"/>
     <xsd:import namespace="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Additional_x0020_Info" minOccurs="0"/>
                 <xsd:element ref="ns2:eDMS_x0020_Library" minOccurs="0"/>
                 <xsd:element ref="ns1:V3Comments" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns4:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns4:l5218a67820a405eab41420940e22386" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns4:c17adc3306e5490dbb62a9b09578c603" minOccurs="0"/>
                 <xsd:element ref="ns4:i1b3c855753b482e967e07bcf98e63b6" minOccurs="0"/>
@@ -6773,264 +7075,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...73 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1BA35C1-707E-42CC-B046-0D567B1A9D53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD9B1C67-205E-4C87-ABAF-3030B6BD38D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48F2F5D8-5FD9-4C64-AFEA-1C23120953E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD9B1C67-205E-4C87-ABAF-3030B6BD38D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1BA35C1-707E-42CC-B046-0D567B1A9D53}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9490143-A83B-465E-B67E-F707269EF783}">
-[...22 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{751816E4-9C4F-4EFC-A499-977F94310BAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="02b462e0-950b-4d18-8f56-efe6ec8fd98e"/>
     <ds:schemaRef ds:uri="a4569545-3f5c-4d76-b5ef-e21c01e673e6"/>
     <ds:schemaRef ds:uri="1ae40dc8-470f-4dcb-9fe3-b6162fd218fd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="82dc8473-40ba-4f11-b935-f34260e482de"/>
     <ds:schemaRef ds:uri="eb5c865b-c9c7-4de3-82e6-e3ba59bb9103"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F168DE-4404-4F73-B9C3-B2043AAEFC98}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3712</Characters>
+  <Pages>4</Pages>
+  <Words>882</Words>
+  <Characters>4741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4020</CharactersWithSpaces>
+  <CharactersWithSpaces>5559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>treynolds</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DBE2AFA49EAD6847BCAE523F8D149C8E00DBB35E1E18050F4EA693EF54166CEE1B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>67ee59a0-d132-4af1-956e-587d8799528e</vt:lpwstr>
+    <vt:lpwstr>b1cbd5d3-630c-41e6-a72f-3a26a1700ea7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>2800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="CaseGUID">
     <vt:lpwstr>14fa4eee-e200-4c47-ace7-c5088b03cc08</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Document Set Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DocumentSetDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Function">
-    <vt:lpwstr>22;#Community Relations|00c33994-667c-4fea-8cff-18d8a788bccc</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Entity">
-    <vt:lpwstr>1;#City of Nedlands|e1cb6260-fbdb-4707-a83e-0c933e524b72</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Activity">
-    <vt:lpwstr>40;#Marketing|ab9aa8f8-a547-449a-a50a-7f6d3aef1950</vt:lpwstr>
+    <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="eDMS Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="document set status previous">
     <vt:lpwstr>Active</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="eDMS_x0020_Site">
     <vt:lpwstr>20;#Communications|d1017bbf-fba7-4bc6-ae83-6802ffc81c2c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Subject_x0020_Matter">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Subject Matter">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="GrammarlyDocumentId">
+    <vt:lpwstr>0ae6126f-0217-417a-8212-58c311b66196</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Subject Matter">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>